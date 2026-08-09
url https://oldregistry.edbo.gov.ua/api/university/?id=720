--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -704,102 +704,98 @@
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>30</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КК 09013486</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>30</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>КК 09013487</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
       <c r="L6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>5.03050901</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>бухгалтерський облік</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>0</v>
@@ -1751,97 +1747,93 @@
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>33390</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КК 09013486</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>33387</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>КК 09013487</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>45745</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
@@ -1950,137 +1942,135 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>45758</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>КО 002417</t>
+          <t>КО 007846</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>45759</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>КО 002421</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>60424</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>КО 003754</t>
+          <t>КО 007845</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
@@ -2155,56 +2145,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>72557</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>КО 004924</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
@@ -2276,56 +2264,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>72548</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>КО 004923</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
@@ -2493,51 +2479,51 @@
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>30</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
@@ -2556,183 +2542,183 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>