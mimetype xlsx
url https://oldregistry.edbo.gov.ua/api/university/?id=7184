--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -3398,389 +3398,389 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Енергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G10</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>53</v>
+        <v>170</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>42</v>
+        <v>166</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>53</v>
+        <v>165</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
@@ -3905,84 +3905,84 @@
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>9</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -4004,117 +4004,117 @@
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>