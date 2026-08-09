--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -915,54 +915,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>65331</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I6" s="9"/>
+          <t>- 22451</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="n">
+        <v>46561</v>
+      </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
@@ -1728,120 +1730,120 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>16</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>