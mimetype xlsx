--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1796,220 +1796,210 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>43137</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>КО 002260</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>43135</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>КО 002261</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>43138</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Народне пісенне мистецтво</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>КО 002259</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>43139</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Видовищно - театралізовані заходи</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>КО 002256</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>43141</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (народні інструменти)</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>КО 002258</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
@@ -2079,97 +2069,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>48102</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Народне інструментальне мистецтво (естрадні та духові інструменти)</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>КО 002257</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>42595</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>КО 002255</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
@@ -2597,81 +2583,81 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>9</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>23</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
@@ -2701,186 +2687,186 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">