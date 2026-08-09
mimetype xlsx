--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3062,56 +3062,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>62296</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДО 003867</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -3396,56 +3394,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>66357</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДО 006242</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
@@ -3599,179 +3595,171 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
         <v>66393</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>ДО 006246</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
         <v>66401</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування, ремонт та експлуатація тягового рухомого складу</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t>ДО 006240</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">
         <v>66403</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування та ремонт пристроїв електропостачання залізниць</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>ДО 006244</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I32" s="9"/>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="8" t="n">
         <v>66405</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування і ремонт вагонів</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
-          <t>ДО 006241</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I33" s="9"/>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="8" t="n">
@@ -3958,84 +3946,84 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
@@ -4057,51 +4045,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
@@ -4123,322 +4111,322 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>6</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>177</v>
+        <v>119</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E15" s="8" t="n">
-        <v>144</v>
+        <v>101</v>
       </c>
       <c r="F15" s="8" t="n">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">