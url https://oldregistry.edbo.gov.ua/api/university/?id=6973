--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -353,73 +353,77 @@
         <is>
           <t>м. Дніпро</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Новоселівська, 27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>+38(067)-547-71-17;</t>
+          <t>+38(067)-547-71-17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>ptu-2dp@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
-      <c r="B18" s="3"/>
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>https://ptu2.dp.ua/uk/</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Аджимян Олександр Рафікович</t>
         </is>
       </c>
     </row>
@@ -1237,119 +1241,119 @@
       </c>
       <c r="B3" s="7" t="n">
         <v>95</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7231 Слюсар з ремонту колісних транспортних засобів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Машиніст тепловоза
 8311 Машиніст електровоза</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>71</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>8211 Верстатник широкого профілю</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>8211 Оператор верстатів з програмним керуванням</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>