--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2887,84 +2887,84 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -3270,117 +3270,117 @@
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>109</v>
+        <v>55</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -3410,51 +3410,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E17" s="8" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -3484,323 +3484,323 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E19" s="8" t="n">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E20" s="8" t="n">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E21" s="8" t="n">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="F23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="F24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="F26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="F27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I27"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>