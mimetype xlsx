--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -3129,161 +3129,161 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -3454,220 +3454,220 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>52</v>
+        <v>118</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>31</v>
+        <v>73</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -3722,51 +3722,51 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
@@ -3788,51 +3788,51 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>