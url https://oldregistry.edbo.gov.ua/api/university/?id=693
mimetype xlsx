--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1991,302 +1991,288 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>45471</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Кіно-фото-відео справа</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>КО 003275</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>45441</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Художньо-бутафорне оформлення театрально-видовищних заходів та лялькових вистав</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>КО 003238</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>45446</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Художньо-костюмерне оформлення театрально-видовищних заходів</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>КО 003239</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>45453</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Художньо-гримерне оформлення театрально-видовищних заходів</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>КО 003240</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>45455</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Художнє оформлення видовищно-театралізованих заходів</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>КО 003276</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>45461</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Звукове оформлення театрально-видовищних заходів</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>КО 003237</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
         <v>45464</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Видовищно-театралізовані заходи</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t>КО 003235</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
@@ -2317,56 +2303,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
         <v>45635</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Акторська майстерність</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t>КО 003236</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
@@ -2899,117 +2883,117 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>176</v>
+        <v>125</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>