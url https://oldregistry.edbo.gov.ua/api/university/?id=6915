--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -652,51 +652,51 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F4" s="8" t="n">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
           <t> 21419</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.02.2024 № 88-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
@@ -1405,87 +1405,87 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>87</v>
+        <v>169</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -1504,54 +1504,54 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>