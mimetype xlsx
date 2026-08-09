--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -239,51 +239,51 @@
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>Chernivtsi Institute "Odesa Law Academy"</t>
+          <t>Chernivetsky Institute "Odesa Law Academy"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
@@ -617,54 +617,56 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="F3" s="8" t="n">
         <v>100</v>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H3" s="9"/>
+          <t> 23027</t>
+        </is>
+      </c>
+      <c r="H3" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
@@ -693,54 +695,56 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="F5" s="8" t="n">
         <v>100</v>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H5" s="9"/>
+          <t> 22538</t>
+        </is>
+      </c>
+      <c r="H5" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.02.2024 № 88-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
@@ -1024,54 +1028,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>62729</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>- 22538</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
@@ -1104,54 +1110,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>73459</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I5" s="9"/>
+          <t>- 23027</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
@@ -1400,150 +1408,150 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>6</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>87</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>