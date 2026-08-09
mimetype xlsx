--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -19,53 +19,53 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Ліцензії ФПО" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ПТО" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Освітні програми" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Здобувачі ВО" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ПТО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$10</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$38</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$10</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ПТО'!$A$1:$F$14</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ПТО'!$A$1:$F$12</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -1006,54 +1006,56 @@
       </c>
       <c r="B5" s="8" t="n">
         <v>10</v>
       </c>
       <c r="C5" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D5" s="9" t="n">
         <v>49116</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>4121 Обліковець з реєстрації бухгалтерських даних
 </t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D6" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D6" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>4121 Офісний службовець (бухгалтерія)
 </t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D7" s="9" t="n">
         <v>49116</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>4222 Адміністратор
 </t>
@@ -1080,54 +1082,56 @@
       </c>
       <c r="B9" s="8" t="n">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D9" s="9" t="n">
         <v>49116</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7233 Монтажник систем вентиляції, кондиціювання повітря, пневмотранспорту й аспірації
 </t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D10" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D10" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 </t>
         </is>
       </c>
       <c r="B11" s="8" t="n">
         <v>10</v>
       </c>
       <c r="C11" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D11" s="9" t="n">
         <v>48756</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 </t>
@@ -1304,72 +1308,76 @@
 </t>
         </is>
       </c>
       <c r="B21" s="8" t="n">
         <v>10</v>
       </c>
       <c r="C21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>7242 В'язальник схемних джгутів, кабелів та шнурів
 </t>
         </is>
       </c>
       <c r="B22" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D22" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D22" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>7242 Монтажник радіоелектронної апаратури та приладів
 7242 В'язальник схемних джгутів, кабелів та шнурів
 </t>
         </is>
       </c>
       <c r="B23" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C23" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D23" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D23" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>7242 Регулювальник радіоелектронної апаратури та приладів
 7242 Контролер радіоелектронної апаратури та приладів
 </t>
         </is>
       </c>
       <c r="B24" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D24" s="9" t="n">
         <v>48756</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>7243 Радіомеханік з обслуговування та ремонту радіотелевізійної апаратури
@@ -1378,54 +1386,56 @@
       </c>
       <c r="B25" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C25" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D25" s="9" t="n">
         <v>48756</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>8169 Майстер з монтажу та обслуговування систем відновлювальної енергетики
 </t>
         </is>
       </c>
       <c r="B26" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D26" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D26" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>8169 Майстер з монтажу та обслуговування систем відновлювальної енергетики
 </t>
         </is>
       </c>
       <c r="B27" s="8" t="n">
         <v>10</v>
       </c>
       <c r="C27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>8169 Майстер з монтажу та обслуговування систем відновлювальної енергетики
 </t>
         </is>
       </c>
@@ -1573,93 +1583,95 @@
 </t>
         </is>
       </c>
       <c r="B36" s="8" t="n">
         <v>10</v>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>8211 Оператор верстатів з програмним керуванням
 </t>
         </is>
       </c>
       <c r="B37" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C37" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D37" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D37" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>8211 Верстатник широкого профілю
 8211 Оператор верстатів з програмним керуванням
 </t>
         </is>
       </c>
       <c r="B38" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D38" s="9" t="n">
         <v>48756</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D38"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K10"/>
+  <dimension ref="A1:K8"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="6" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -1702,419 +1714,333 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
       <c r="J1" s="6" t="inlineStr">
         <is>
           <t>Сертифікат про акредитацію спеціальності</t>
         </is>
       </c>
       <c r="K1" s="6" t="inlineStr">
         <is>
           <t>Дата закінчення дії </t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>62558</v>
+        <v>62554</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>Діловодство</t>
+          <t>Обслуговування та ремонт електропобутової техніки</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>62554</v>
+        <v>62555</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
-          <t>Обслуговування та ремонт електропобутової техніки</t>
+          <t>Конструювання, виготовлення та технічне обслуговування виробів електронної техніки</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>КО 004205</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>62555</v>
+        <v>63061</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Конструювання, виготовлення та технічне обслуговування виробів електронної техніки</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
-          <t>КО 004204</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>63061</v>
+        <v>62556</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>Конструювання, виготовлення та технічне обслуговування виробів електронної техніки</t>
+          <t>Конструювання, виробництво та технічне обслуговування радіотехнічних пристроїв</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>КО 004204</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>B13</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>62556</v>
+        <v>86938</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
-          <t>Конструювання, виробництво та технічне обслуговування радіотехнічних пристроїв</t>
+          <t>Діловодство</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>62557</v>
+        <v>86937</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>Конструювання, виробництво та технічне обслуговування радіотехнічних пристроїв</t>
+          <t>Електричні машини і апарати</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>КО 004206</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>86938</v>
+        <v>86935</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
-          <t>Діловодство</t>
+          <t>Конструювання, виробництво та технічне обслуговування електронних пристроїв</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
-[...76 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:K10"/>
+  <autoFilter ref="A1:K8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="6" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -2145,258 +2071,225 @@
       </c>
       <c r="G1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="H1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>1</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I7"/>
+  <autoFilter ref="A1:I6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="7" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="6" t="inlineStr">
         <is>
           <t>Професії</t>
         </is>
       </c>
       <c r="B1" s="6" t="inlineStr">
         <is>
           <t>Денна</t>
@@ -2405,342 +2298,296 @@
       <c r="C1" s="6" t="inlineStr">
         <is>
           <t>Заочна</t>
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення
-4115 Секретар керівника (організації, підприємства, установи)</t>
+7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>4113 Оператор з обробки інформації та програмного забезпечення
-7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин</t>
+          <t>4121 Обліковець з реєстрації бухгалтерських даних
+4222 Адміністратор</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>4121 Обліковець з реєстрації бухгалтерських даних
+          <t>4121 Офісний службовець (бухгалтерія)
 4222 Адміністратор</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>4121 Офісний службовець (бухгалтерія)
-4222 Адміністратор</t>
+          <t>7233 Монтажник систем вентиляції, кондиціювання повітря, пневмотранспорту й аспірації</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>7233 Монтажник систем вентиляції, кондиціювання повітря, пневмотранспорту й аспірації</t>
+          <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
+          <t>7241 Слюсар-електрик з ремонту електроустаткування</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>7241 Слюсар-електрик з ремонту електроустаткування</t>
+          <t>7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин</t>
+          <t>7242 Регулювальник радіоелектронної апаратури та приладів
+7242 Контролер радіоелектронної апаратури та приладів</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>7242 Регулювальник радіоелектронної апаратури та приладів
-7242 Контролер радіоелектронної апаратури та приладів</t>
+          <t>8169 Майстер з монтажу та обслуговування систем відновлювальної енергетики</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="C10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>8169 Майстер з монтажу та обслуговування систем відновлювальної енергетики</t>
+          <t>8211 Верстатник широкого профілю
+8211 Оператор верстатів з програмним керуванням</t>
         </is>
       </c>
       <c r="B11" s="8" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>8211 Верстатник широкого профілю
-[...21 lines deleted...]
-        <is>
           <t>8211 Токар
 8211 Оператор верстатів з програмним керуванням</t>
         </is>
       </c>
-      <c r="B13" s="8" t="n">
+      <c r="B12" s="8" t="n">
         <v>24</v>
       </c>
-      <c r="C13" s="8" t="n">
-[...31 lines deleted...]
-      <c r="F14" s="8" t="n">
+      <c r="C12" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="D12" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="E12" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:F14"/>
+  <autoFilter ref="A1:F12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>