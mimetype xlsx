--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1809,56 +1809,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>68475</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп'ютерних систем та мереж</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДО 006467</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
@@ -2006,51 +2004,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
@@ -2138,150 +2136,150 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>139</v>
+        <v>91</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>150</v>
+        <v>120</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>