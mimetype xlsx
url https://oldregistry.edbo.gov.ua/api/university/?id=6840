--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -484,108 +484,108 @@
           <t>Свідоцтво про атестацію</t>
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 </t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C2" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D2" s="9" t="n">
-        <v>46204</v>
+        <v>46254</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 </t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C3" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D3" s="9" t="n">
-        <v>46204</v>
+        <v>46254</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7423 Верстатник деревообробних верстатів
 </t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C4" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D4" s="9" t="n">
-        <v>46204</v>
+        <v>46254</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>8141 Рамник
 </t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C5" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D5" s="9" t="n">
-        <v>46204</v>
+        <v>46254</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>8162 Машиніст (кочегар) котельні
 </t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>8263 Оператор швацького устаткування
 </t>
         </is>