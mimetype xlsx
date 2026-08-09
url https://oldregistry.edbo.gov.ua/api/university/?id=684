--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -612,102 +612,98 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>90</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КД 22014286</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>50</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КД 22014288</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>95</v>
@@ -1742,179 +1738,171 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>19922</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Економіка і підприємництво</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КД 22014286</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>28141</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КД 22014286</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>19923</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Інформатика та обчислювальна техніка</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>КД 22014288</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>28138</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>КД 22014288</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>19924</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Інформатика та обчислювальна техніка</t>
         </is>
@@ -2103,97 +2091,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>44544</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>облік і оподаткування</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДО 000887</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>44545</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДО 000008</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
@@ -2224,138 +2208,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>62281</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДО 003868</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>44546</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДО 000009</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>44547</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДО 000888</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
@@ -2468,179 +2446,171 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>67512</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДО 000887</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>67513</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>ДО 005164</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>67516</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>ДО 005165</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>67517</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДО 000888</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
@@ -2747,51 +2717,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
@@ -2846,150 +2816,150 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>