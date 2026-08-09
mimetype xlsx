--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2835,56 +2835,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>62370</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 004142</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
@@ -2917,56 +2915,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>45146</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 001121</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -3079,97 +3075,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>45180</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДС 001120</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>45096</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДС 001124</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
@@ -3545,51 +3537,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
@@ -3611,84 +3603,84 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
@@ -3776,249 +3768,249 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>107</v>
+        <v>82</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>119</v>
+        <v>93</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>