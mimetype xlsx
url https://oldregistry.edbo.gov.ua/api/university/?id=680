--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -734,102 +734,98 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>50</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КП 06013804</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>65</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КП 06013803</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>5.01020101</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>фізичне виховання</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>0</v>
@@ -1629,138 +1625,132 @@
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>27480</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст з фінансів</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КП 06013804</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>11596</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>КП 06013803</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>13887</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст з права</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>КП 06013803</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
         <v>36029</v>
       </c>
@@ -1830,97 +1820,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>36030</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>ПО 004494</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>61661</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ПО 004493</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -2037,97 +2023,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>66980</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ПО 005356</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>66987</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Юридичне діловодство та офісна справа</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ПО 005357</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
@@ -2193,51 +2175,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -2292,51 +2274,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -2358,51 +2340,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>