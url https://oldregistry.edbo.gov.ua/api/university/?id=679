--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -568,102 +568,98 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>100</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КК 15016017</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>200</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КК 15016016</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>5.01010101</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>дошкільна освіта</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>0</v>
@@ -1092,343 +1088,327 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>12616</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Вчитель з дошкільного виховання з правом навчання англійської мови в дошкільних закладах.</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КК 15016017</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>12919</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Вчитель з дошкільного виховання</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КК 15016017</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>13810</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Вчитель з дошкільного виховання, організатор фізичного виховання у дошкільному закладі.</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КК 15016017</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>50458</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КК 15016017</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>12766</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Вчитель з початкової освіти та керівник дитячого художнього (хорового) колективу</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>КК 15016016</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>13509</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Вчитель з початкової освіти, вчитель англійської мови в початкових класах</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>КК 15016016</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>16071</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Вчитель з початкової освіти, вчитель інформатики в початкових класах</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>КК 15016016</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>50457</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>КК 15016016</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>39961</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Вчитель з дошкільного виховання, організатор фізичного виховання у дошкільному закладі.</t>
         </is>
@@ -1535,51 +1515,51 @@
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>50490</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t>КО 002187</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D14" s="3"/>
@@ -1693,51 +1673,51 @@
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>50491</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>КО 002186</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D18" s="3"/>
@@ -1915,117 +1895,117 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>