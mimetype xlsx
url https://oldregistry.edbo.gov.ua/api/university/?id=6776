--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1373,93 +1373,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G20</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>74463</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Друкарське виробництво</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I5" s="9"/>
+          <t>КО 007963</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G20</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>74465</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна обробка текстової, графічної та образної інформації</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I6" s="9"/>
+          <t>КО 007964</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J1</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Послуги краси</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
@@ -1564,84 +1568,84 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>G20</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>J1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Послуги краси</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
@@ -1685,210 +1689,210 @@
         </is>
       </c>
       <c r="D1" s="4" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="4" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерної верстки</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерної верстки
 7341 Коректор (переддрукарські процеси поліграфічного виробництва)</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>100</v>
+        <v>129</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення
 4121 Обліковець з реєстрації бухгалтерських даних</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>80</v>
+        <v>128</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7345 Брошурувальник
 7345 Палітурник</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 7435 Закрійник</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>8251 Друкар офсетного плоского друкування
 8251 Друкар флексографічного друкування</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>