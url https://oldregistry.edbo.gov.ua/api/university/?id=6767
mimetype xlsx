--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -975,56 +975,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>59587</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
@@ -1427,54 +1425,54 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>160</v>
+        <v>101</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>