--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -20,52 +20,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ВО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$22</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$10</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$434</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$243</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$435</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$224</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -1098,115 +1098,119 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G9" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H9" s="9"/>
+          <t> 22789</t>
+        </is>
+      </c>
+      <c r="H9" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.04.2025 № 42-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F10" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G10" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H10" s="9"/>
+          <t> 22444</t>
+        </is>
+      </c>
+      <c r="H10" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 24.04.2023 № 134-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K434"/>
+  <dimension ref="A1:K435"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -1269,56 +1273,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>56799</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Педагогіка дозвілля</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t>- 16208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
@@ -1783,5466 +1785,5472 @@
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>57046</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (англійська та турецька мови і зарубіжна література)</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K14" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
         <v>57181</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (англійська мова і світова література та друга мова)</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K15" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>63118</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (англійська та французька мови і зарубіжна література)</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I16" s="9"/>
       <c r="J16" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K16" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
         <v>63119</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (англійська та українська мови і зарубіжна література)</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K17" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
         <v>63121</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (англійська та польська мови і зарубіжна література)</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I18" s="9"/>
       <c r="J18" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K18" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E19" s="6" t="n">
-        <v>65177</v>
+        <v>63122</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (англійська мова і зарубіжна література та друга мова)</t>
+          <t>Середня освіта (англійська та китайська мови і зарубіжна література)</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I19" s="9"/>
       <c r="J19" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K19" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та зарубіжна література</t>
+          <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
-        <v>61936</v>
+        <v>65177</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (англійська мова і зарубіжна література та друга мова)</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I20" s="9"/>
       <c r="J20" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K20" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
-        <v>57070</v>
+        <v>61936</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Біологія та здоров'я людини)</t>
+          <t>Середня освіта (англійська мова і зарубіжна література та друга мова)</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I21" s="9"/>
       <c r="J21" s="8" t="inlineStr">
         <is>
-          <t>УД 11017364</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K21" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
-        <v>57069</v>
+        <v>57070</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Географія)</t>
+          <t>Середня освіта (Біологія та здоров'я людини)</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="8" t="inlineStr">
         <is>
-          <t>УД 11017366</t>
+          <t>УД 11017364</t>
         </is>
       </c>
       <c r="K22" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>57072</v>
+        <v>57069</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Географія та іноземна мова)</t>
+          <t>Середня освіта (Географія)</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t>УД 11017366</t>
         </is>
       </c>
       <c r="K23" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
-          <t>Здоров’я людини</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
-        <v>57542</v>
+        <v>57072</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
-          <t>Здоров'я людини</t>
+          <t>Середня освіта (Географія та іноземна мова)</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I24" s="9"/>
       <c r="J24" s="8" t="inlineStr">
         <is>
-          <t>УД 11017371</t>
+          <t>УД 11017366</t>
         </is>
       </c>
       <c r="K24" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Здоров’я людини</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
-        <v>57059</v>
+        <v>57542</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Інформатика)</t>
+          <t>Здоров'я людини</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="8" t="inlineStr">
         <is>
-          <t>НД 1182179</t>
+          <t>УД 11017371</t>
         </is>
       </c>
       <c r="K25" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
-          <t>Інші мови (із зазначенням мови) та зарубіжна література</t>
+          <t>Інформатика</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
-        <v>61940</v>
+        <v>57059</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (італійська мова і зарубіжна література та англійська мова)</t>
+          <t>Середня освіта (Інформатика)</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I26" s="9"/>
       <c r="J26" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>НД 1182179</t>
         </is>
       </c>
       <c r="K26" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
-          <t>Іспанська мова і література</t>
+          <t>Інші мови (із зазначенням мови) та зарубіжна література</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
-        <v>57178</v>
+        <v>61940</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (іспанська мова і світова література та англійська мова)</t>
+          <t>Середня освіта (італійська мова і зарубіжна література та англійська мова)</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K27" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Іспанська мова і література</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
-        <v>65180</v>
+        <v>57178</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (іспанська мова і зарубіжна література та англійська мова)</t>
+          <t>Середня освіта (іспанська мова і світова література та англійська мова)</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I28" s="9"/>
       <c r="J28" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K28" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
-          <t>Іспанська мова та зарубіжна література</t>
+          <t>Іспанська мова і література</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
-        <v>61939</v>
+        <v>65180</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (іспанська мова і зарубіжна література та англійська мова)</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I29" s="9"/>
       <c r="J29" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K29" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
-          <t>Історія</t>
+          <t>Іспанська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
-        <v>56963</v>
+        <v>61939</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
-          <t>Історія та основи суспільно-філософської освіти</t>
+          <t>Середня освіта (іспанська мова і зарубіжна література та англійська мова)</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I30" s="9"/>
       <c r="J30" s="8" t="inlineStr">
         <is>
-          <t>УД 11017361</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K30" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
-        <v>56967</v>
+        <v>56963</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Історія)</t>
+          <t>Історія та основи суспільно-філософської освіти</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I31" s="9"/>
       <c r="J31" s="8" t="inlineStr">
         <is>
           <t>УД 11017361</t>
         </is>
       </c>
       <c r="K31" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Історія</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
-        <v>64698</v>
+        <v>56967</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія)</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I32" s="9"/>
       <c r="J32" s="8" t="inlineStr">
         <is>
           <t>УД 11017361</t>
         </is>
       </c>
       <c r="K32" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
-        <v>65040</v>
+        <v>64698</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Історія та суспільно-політична освіта)</t>
+          <t>Середня освіта (Історія)</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I33" s="9"/>
       <c r="J33" s="8" t="inlineStr">
         <is>
           <t>УД 11017361</t>
         </is>
       </c>
       <c r="K33" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
-        <v>56822</v>
+        <v>65040</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Математика)</t>
+          <t>Середня освіта (Історія та суспільно-політична освіта)</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I34" s="9"/>
       <c r="J34" s="8" t="inlineStr">
         <is>
-          <t>УД 11017362</t>
+          <t>УД 11017361</t>
         </is>
       </c>
       <c r="K34" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
-          <t>Мистецтво. Музичне мистецтво</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E35" s="6" t="n">
-        <v>65007</v>
+        <v>56822</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Музичне мистецтво)</t>
+          <t>Середня освіта (Математика)</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="8" t="inlineStr">
         <is>
-          <t>УД 11017370</t>
+          <t>УД 11017362</t>
         </is>
       </c>
       <c r="K35" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
-        <v>56880</v>
+        <v>65007</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I36" s="9"/>
       <c r="J36" s="8" t="inlineStr">
         <is>
           <t>УД 11017370</t>
         </is>
       </c>
       <c r="K36" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова і література</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E37" s="6" t="n">
-        <v>57180</v>
+        <v>56880</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (німецька мова і світова література та англійська мова)</t>
+          <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017370</t>
         </is>
       </c>
       <c r="K37" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
-        <v>65178</v>
+        <v>57180</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (німецька мова і зарубіжна література та англійська мова)</t>
+          <t>Середня освіта (німецька мова і світова література та англійська мова)</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I38" s="9"/>
       <c r="J38" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K38" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова та зарубіжна література</t>
+          <t>Німецька мова і література</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
-        <v>61937</v>
+        <v>65178</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (німецька мова і зарубіжна література та англійська мова)</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I39" s="9"/>
       <c r="J39" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K39" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
-          <t>Технології</t>
+          <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
-        <v>65009</v>
+        <v>61937</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Трудове навчання та технології і інформатика)</t>
+          <t>Середня освіта (німецька мова і зарубіжна література та англійська мова)</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I40" s="9"/>
       <c r="J40" s="8" t="inlineStr">
         <is>
-          <t>УД 11017368</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K40" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
-          <t>Трудове навчання та технології</t>
+          <t>Технології</t>
         </is>
       </c>
       <c r="E41" s="6" t="n">
-        <v>57140</v>
+        <v>65009</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (трудове навчання та технології)</t>
+          <t>Середня освіта (Трудове навчання та технології і інформатика)</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I41" s="9"/>
       <c r="J41" s="8" t="inlineStr">
         <is>
           <t>УД 11017368</t>
         </is>
       </c>
       <c r="K41" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E42" s="6" t="n">
-        <v>57141</v>
+        <v>57140</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Трудове навчання та технології і інформатика)</t>
+          <t>Середня освіта (трудове навчання та технології)</t>
         </is>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I42" s="9"/>
       <c r="J42" s="8" t="inlineStr">
         <is>
           <t>УД 11017368</t>
         </is>
       </c>
       <c r="K42" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
-        <v>57087</v>
+        <v>57141</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Українська мова і література)</t>
+          <t>Середня освіта (Трудове навчання та технології і інформатика)</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I43" s="9"/>
       <c r="J43" s="8" t="inlineStr">
         <is>
-          <t>УД 11017354</t>
+          <t>УД 11017368</t>
         </is>
       </c>
       <c r="K43" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
-          <t>Фізика</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
-        <v>56823</v>
+        <v>57087</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Фізика)</t>
+          <t>Середня освіта (Українська мова і література)</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I44" s="9"/>
       <c r="J44" s="8" t="inlineStr">
         <is>
-          <t>УД 11017367</t>
+          <t>УД 11017354</t>
         </is>
       </c>
       <c r="K44" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Фізика</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
-        <v>61868</v>
+        <v>56823</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізика)</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I45" s="9"/>
       <c r="J45" s="8" t="inlineStr">
         <is>
           <t>УД 11017367</t>
         </is>
       </c>
       <c r="K45" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
-        <v>56895</v>
+        <v>61868</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Середня освіта (Фізика)</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I46" s="9"/>
       <c r="J46" s="8" t="inlineStr">
         <is>
-          <t>УД 11017369</t>
+          <t>УД 11017367</t>
         </is>
       </c>
       <c r="K46" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E47" s="6" t="n">
-        <v>56900</v>
+        <v>56895</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I47" s="9"/>
       <c r="J47" s="8" t="inlineStr">
         <is>
           <t>УД 11017369</t>
         </is>
       </c>
       <c r="K47" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
-          <t>Французька мова і література</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E48" s="6" t="n">
-        <v>65179</v>
+        <v>56900</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (французька мова і зарубіжна література та англійська мова)</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I48" s="9"/>
       <c r="J48" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017369</t>
         </is>
       </c>
       <c r="K48" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
-          <t>Французька мова та зарубіжна література</t>
+          <t>Французька мова і література</t>
         </is>
       </c>
       <c r="E49" s="6" t="n">
-        <v>61938</v>
+        <v>65179</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (французька мова і зарубіжна література та англійська мова)</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I49" s="9"/>
       <c r="J49" s="8" t="inlineStr">
         <is>
-          <t>УД 11017356</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K49" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Французька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E50" s="6" t="n">
-        <v>57071</v>
+        <v>61938</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Хімія)</t>
+          <t>Середня освіта (французька мова і зарубіжна література та англійська мова)</t>
         </is>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I50" s="9"/>
       <c r="J50" s="8" t="inlineStr">
         <is>
-          <t>УД 11017365</t>
+          <t>УД 11017360</t>
         </is>
       </c>
       <c r="K50" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
-          <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
-        <v>57151</v>
+        <v>57071</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта ( Харчові технології)</t>
+          <t>Середня освіта (Хімія)</t>
         </is>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="8" t="inlineStr">
         <is>
-          <t>- 22048</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I51" s="9"/>
       <c r="J51" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K51" s="9"/>
+          <t>УД 11017365</t>
+        </is>
+      </c>
+      <c r="K51" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
-        <v>62463</v>
+        <v>57151</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта. Туризм та готельно-ресторанна справа</t>
+          <t>Професійна освіта ( Харчові технології)</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="8" t="inlineStr">
         <is>
-          <t>- 20540</t>
+          <t>- 22048</t>
         </is>
       </c>
       <c r="I52" s="9" t="n">
-        <v>46498</v>
+        <v>46547</v>
       </c>
       <c r="J52" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, метрологія та радіотелекомунікації</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
-        <v>65027</v>
+        <v>62463</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта. Документаційні процеси в електроніці, метрології та телекомунікації</t>
+          <t>Професійна освіта. Туризм та готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I53" s="9"/>
+          <t>- 20540</t>
+        </is>
+      </c>
+      <c r="I53" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні технології</t>
+          <t>Електроніка, метрологія та радіотелекомунікації</t>
         </is>
       </c>
       <c r="E54" s="6" t="n">
-        <v>57154</v>
+        <v>65027</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
-          <t>Комп`ютерні технології в управлінні та навчанні</t>
+          <t>Професійна освіта. Документаційні процеси в електроніці, метрології та телекомунікації</t>
         </is>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="8" t="inlineStr">
         <is>
-          <t>УД 11017437</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I54" s="9"/>
       <c r="J54" s="8" t="inlineStr">
         <is>
-          <t>НД 1190875</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології</t>
+          <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="E55" s="6" t="n">
-        <v>57152</v>
+        <v>57154</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні технології в управлінні та навчанні</t>
+          <t>Комп`ютерні технології в управлінні та навчанні</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I55" s="9"/>
+          <t>УД 11017437</t>
+        </is>
+      </c>
+      <c r="I55" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J55" s="8" t="inlineStr">
         <is>
           <t>НД 1190875</t>
         </is>
       </c>
       <c r="K55" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
-          <t>Корекційна психопедагогіка</t>
+          <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
-        <v>65008</v>
+        <v>57152</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
-          <t>Корекційна психопедагогіка</t>
+          <t>Комп'ютерні технології в управлінні та навчанні</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I56" s="9"/>
       <c r="J56" s="8" t="inlineStr">
         <is>
-          <t>УД 11017373</t>
+          <t>НД 1190875</t>
         </is>
       </c>
       <c r="K56" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
-          <t>Логопедія</t>
+          <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E57" s="6" t="n">
-        <v>57115</v>
+        <v>65008</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
-          <t>Логопедія</t>
+          <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I57" s="9"/>
       <c r="J57" s="8" t="inlineStr">
         <is>
           <t>УД 11017373</t>
         </is>
       </c>
       <c r="K57" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
-          <t>Олігофренопедагогіка</t>
+          <t>Логопедія</t>
         </is>
       </c>
       <c r="E58" s="6" t="n">
-        <v>57114</v>
+        <v>57115</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
-          <t>Олігофренопедагогіка</t>
+          <t>Логопедія</t>
         </is>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I58" s="9"/>
       <c r="J58" s="8" t="inlineStr">
         <is>
           <t>УД 11017373</t>
         </is>
       </c>
       <c r="K58" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
-          <t>Ортопедагогіка</t>
+          <t>Олігофренопедагогіка</t>
         </is>
       </c>
       <c r="E59" s="6" t="n">
-        <v>57113</v>
+        <v>57114</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
-          <t>Ортопедагогіка</t>
+          <t>Олігофренопедагогіка</t>
         </is>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I59" s="9"/>
       <c r="J59" s="8" t="inlineStr">
         <is>
           <t>УД 11017373</t>
         </is>
       </c>
       <c r="K59" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
-          <t>Сурдопедагогіка</t>
+          <t>Ортопедагогіка</t>
         </is>
       </c>
       <c r="E60" s="6" t="n">
-        <v>57112</v>
+        <v>57113</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
-          <t>Сурдопедагогіка</t>
+          <t>Ортопедагогіка</t>
         </is>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I60" s="9"/>
       <c r="J60" s="8" t="inlineStr">
         <is>
           <t>УД 11017373</t>
         </is>
       </c>
       <c r="K60" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
-          <t>Тифлопедагогіка</t>
+          <t>Сурдопедагогіка</t>
         </is>
       </c>
       <c r="E61" s="6" t="n">
-        <v>57111</v>
+        <v>57112</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
-          <t>Тифлопедагогіка</t>
+          <t>Сурдопедагогіка</t>
         </is>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I61" s="9"/>
       <c r="J61" s="8" t="inlineStr">
         <is>
           <t>УД 11017373</t>
         </is>
       </c>
       <c r="K61" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D62" s="3"/>
+          <t>Спеціальна освіта</t>
+        </is>
+      </c>
+      <c r="D62" s="3" t="inlineStr">
+        <is>
+          <t>Тифлопедагогіка</t>
+        </is>
+      </c>
       <c r="E62" s="6" t="n">
-        <v>56894</v>
+        <v>57111</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
-          <t>Фітнес і фізкультурно-спортивна реабілітація</t>
+          <t>Тифлопедагогіка</t>
         </is>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="8" t="inlineStr">
         <is>
-          <t>- 20259</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I62" s="9"/>
       <c r="J62" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K62" s="9"/>
+          <t>УД 11017373</t>
+        </is>
+      </c>
+      <c r="K62" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>56898</v>
+        <v>56894</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
-          <t>Спорт</t>
+          <t>Фітнес і фізкультурно-спортивна реабілітація</t>
         </is>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="8" t="inlineStr">
         <is>
-          <t>- 4127</t>
+          <t>- 20259</t>
         </is>
       </c>
       <c r="I63" s="9" t="n">
-        <v>46752</v>
+        <v>46470</v>
       </c>
       <c r="J63" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K63" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>61767</v>
+        <v>56898</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
-          <t>Здоров’я людини та фізична рекреація</t>
+          <t>Спорт</t>
         </is>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I64" s="9"/>
+          <t>- 4127</t>
+        </is>
+      </c>
+      <c r="I64" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J64" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>85527</v>
+        <v>61767</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
-          <t>Фітнес та здоров`яформувальна діяльність</t>
+          <t>Здоров’я людини та фізична рекреація</t>
         </is>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I65" s="9"/>
       <c r="J65" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K65" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>88580</v>
+        <v>85527</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
-          <t>Адаптивний спорт</t>
+          <t>Фітнес та здоров`яформувальна діяльність</t>
         </is>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I66" s="9"/>
       <c r="J66" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>89126</v>
+        <v>88580</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
-          <t>Здоров'я людини та фізкультурно-спортивне дозвілля</t>
+          <t>Адаптивний спорт</t>
         </is>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I67" s="9"/>
       <c r="J67" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K67" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>022</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>56959</v>
+        <v>89126</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
-          <t>Графічний дизайн</t>
+          <t>Здоров'я людини та фізкультурно-спортивне дозвілля</t>
         </is>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I68" s="9"/>
       <c r="J68" s="8" t="inlineStr">
         <is>
-          <t>УД 11017374</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
-          <t>Дизайн одягу (взуття)</t>
+          <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E69" s="6" t="n">
-        <v>56956</v>
+        <v>56959</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
-          <t>Дизайн одягу та взуття</t>
+          <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I69" s="9"/>
       <c r="J69" s="8" t="inlineStr">
         <is>
           <t>УД 11017374</t>
         </is>
       </c>
       <c r="K69" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
-          <t>Дизайн середовища</t>
+          <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E70" s="6" t="n">
-        <v>56961</v>
+        <v>56956</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
-          <t>Дизайн середовища</t>
+          <t>Дизайн одягу та взуття</t>
         </is>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I70" s="9"/>
       <c r="J70" s="8" t="inlineStr">
         <is>
           <t>УД 11017374</t>
         </is>
       </c>
       <c r="K70" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
-          <t>023</t>
+          <t>022</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
-[...2 lines deleted...]
-      <c r="D71" s="3"/>
+          <t>Дизайн</t>
+        </is>
+      </c>
+      <c r="D71" s="3" t="inlineStr">
+        <is>
+          <t>Дизайн середовища</t>
+        </is>
+      </c>
       <c r="E71" s="6" t="n">
-        <v>56806</v>
+        <v>56961</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво</t>
+          <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G71" s="3"/>
       <c r="H71" s="8" t="inlineStr">
         <is>
-          <t>УД 11017438</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I71" s="9"/>
       <c r="J71" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K71" s="9"/>
+          <t>УД 11017374</t>
+        </is>
+      </c>
+      <c r="K71" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>024</t>
+          <t>023</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
+          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
-        <v>56881</v>
+        <v>56806</v>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
+          <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I72" s="9"/>
+          <t>УД 11017438</t>
+        </is>
+      </c>
+      <c r="I72" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J72" s="8" t="inlineStr">
         <is>
-          <t>УД 11017375</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K72" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
-          <t>025</t>
+          <t>024</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Хореографія</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>56882</v>
+        <v>56881</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Хореографія</t>
         </is>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I73" s="9"/>
       <c r="J73" s="8" t="inlineStr">
         <is>
-          <t>УД 11017376</t>
+          <t>УД 11017375</t>
         </is>
       </c>
       <c r="K73" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>028</t>
+          <t>025</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент соціокультурної діяльності</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>56957</v>
+        <v>56882</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент соціокультурних проєктів та креативних індустрій</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I74" s="9"/>
       <c r="J74" s="8" t="inlineStr">
         <is>
-          <t>УД 11017377</t>
+          <t>УД 11017376</t>
         </is>
       </c>
       <c r="K74" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>56964</v>
+        <v>56957</v>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент соціокультурної діяльності</t>
+          <t>Менеджмент соціокультурних проєктів та креативних індустрій</t>
         </is>
       </c>
       <c r="G75" s="3"/>
       <c r="H75" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I75" s="9"/>
       <c r="J75" s="8" t="inlineStr">
         <is>
           <t>УД 11017377</t>
         </is>
       </c>
       <c r="K75" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>028</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>57037</v>
+        <v>56964</v>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
-          <t>Документно-інформаційний супровід кадрової роботи</t>
+          <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G76" s="3"/>
       <c r="H76" s="8" t="inlineStr">
         <is>
-          <t>УД 11017439</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I76" s="9"/>
       <c r="J76" s="8" t="inlineStr">
         <is>
-          <t>УД 11017378</t>
+          <t>УД 11017377</t>
         </is>
       </c>
       <c r="K76" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
-          <t>031</t>
+          <t>029</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>56990</v>
+        <v>57037</v>
       </c>
       <c r="F77" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Документно-інформаційний супровід кадрової роботи</t>
         </is>
       </c>
       <c r="G77" s="3"/>
       <c r="H77" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I77" s="9"/>
+          <t>УД 11017439</t>
+        </is>
+      </c>
+      <c r="I77" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J77" s="8" t="inlineStr">
         <is>
-          <t>НД 000</t>
+          <t>УД 11017378</t>
         </is>
       </c>
       <c r="K77" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>031</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>56966</v>
+        <v>56990</v>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G78" s="3"/>
       <c r="H78" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I78" s="9"/>
       <c r="J78" s="8" t="inlineStr">
         <is>
-          <t>УД 11017379</t>
+          <t>НД 000</t>
         </is>
       </c>
       <c r="K78" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>56962</v>
+        <v>56966</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G79" s="3"/>
       <c r="H79" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I79" s="9"/>
       <c r="J79" s="8" t="inlineStr">
         <is>
-          <t>НД 1182154</t>
+          <t>УД 11017379</t>
         </is>
       </c>
       <c r="K79" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>56958</v>
+        <v>56962</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I80" s="9"/>
       <c r="J80" s="8" t="inlineStr">
         <is>
-          <t>НД 1182145</t>
+          <t>НД 1182154</t>
         </is>
       </c>
       <c r="K80" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>034</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Культурологія</t>
+        </is>
+      </c>
+      <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>57176</v>
+        <v>56958</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
-          <t>Переклад. Англійська мова та дві інші мови</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="G81" s="3"/>
       <c r="H81" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I81" s="9"/>
       <c r="J81" s="8" t="inlineStr">
         <is>
-          <t>УД 11017380</t>
+          <t>НД 1182145</t>
         </is>
       </c>
       <c r="K81" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E82" s="6" t="n">
-        <v>57177</v>
+        <v>57176</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова і світова література та друга мова</t>
+          <t>Переклад. Англійська мова та дві інші мови</t>
         </is>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I82" s="9"/>
       <c r="J82" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K82" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E83" s="6" t="n">
-        <v>57264</v>
+        <v>57177</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
-          <t>Германська філологія (переклад включно) (Англійська мова і зарубіжна література)</t>
+          <t>Англійська мова і світова література та друга мова</t>
         </is>
       </c>
       <c r="G83" s="3"/>
       <c r="H83" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I83" s="9"/>
       <c r="J83" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K83" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D84" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E84" s="6" t="n">
-        <v>57268</v>
+        <v>57264</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
-          <t>Переклад. Англійська та німецька і російська мови</t>
+          <t>Германська філологія (переклад включно) (Англійська мова і зарубіжна література)</t>
         </is>
       </c>
       <c r="G84" s="3"/>
       <c r="H84" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I84" s="9"/>
       <c r="J84" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K84" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E85" s="6" t="n">
-        <v>57269</v>
+        <v>57268</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
-          <t>Переклад. Англійська та французька і російська мови</t>
+          <t>Переклад. Англійська та німецька і російська мови</t>
         </is>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I85" s="9"/>
       <c r="J85" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K85" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E86" s="6" t="n">
-        <v>57363</v>
+        <v>57269</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
-          <t>Германська філологія (переклад включно) (англійська та німецька мови і зарубіжна література)</t>
+          <t>Переклад. Англійська та французька і російська мови</t>
         </is>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I86" s="9"/>
       <c r="J86" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K86" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E87" s="6" t="n">
-        <v>57365</v>
+        <v>57363</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
-          <t>Германська філологія (переклад включно) (англійська та українська мови і зарубіжна література)</t>
+          <t>Германська філологія (переклад включно) (англійська та німецька мови і зарубіжна література)</t>
         </is>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I87" s="9"/>
       <c r="J87" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K87" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E88" s="6" t="n">
-        <v>57366</v>
+        <v>57365</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
-          <t>Германська філологія (переклад включно) (англійська та японська мови і зарубіжна література)</t>
+          <t>Германська філологія (переклад включно) (англійська та українська мови і зарубіжна література)</t>
         </is>
       </c>
       <c r="G88" s="3"/>
       <c r="H88" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I88" s="9"/>
       <c r="J88" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K88" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E89" s="6" t="n">
-        <v>61942</v>
+        <v>57366</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова і зарубіжна література та друга мова</t>
+          <t>Германська філологія (переклад включно) (англійська та японська мови і зарубіжна література)</t>
         </is>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I89" s="9"/>
       <c r="J89" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K89" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E90" s="6" t="n">
-        <v>62662</v>
+        <v>61942</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
-          <t>Переклад. Англійська та друга іноземна мови</t>
+          <t>Англійська мова і зарубіжна література та друга мова</t>
         </is>
       </c>
       <c r="G90" s="3"/>
       <c r="H90" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I90" s="9"/>
       <c r="J90" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K90" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - німецька</t>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E91" s="6" t="n">
-        <v>57175</v>
+        <v>62662</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова і світова література та англійська мова</t>
+          <t>Переклад. Англійська та друга іноземна мови</t>
         </is>
       </c>
       <c r="G91" s="3"/>
       <c r="H91" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I91" s="9"/>
       <c r="J91" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K91" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E92" s="6" t="n">
-        <v>61943</v>
+        <v>57175</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова і зарубіжна література та англійська мова</t>
+          <t>Німецька мова і світова література та англійська мова</t>
         </is>
       </c>
       <c r="G92" s="3"/>
       <c r="H92" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I92" s="9"/>
       <c r="J92" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K92" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D93" s="3" t="inlineStr">
         <is>
-          <t>прикладна лінгвістика</t>
+          <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E93" s="6" t="n">
-        <v>57174</v>
+        <v>61943</v>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
-          <t>Прикладна лінгвістика. Англійська та друга мова</t>
+          <t>Німецька мова і зарубіжна література та англійська мова</t>
         </is>
       </c>
       <c r="G93" s="3"/>
       <c r="H93" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I93" s="9"/>
       <c r="J93" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K93" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
           <t>прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E94" s="6" t="n">
-        <v>62664</v>
+        <v>57174</v>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
-          <t>Прикладна лінгвістика. Англійська та друга іноземна мови</t>
+          <t>Прикладна лінгвістика. Англійська та друга мова</t>
         </is>
       </c>
       <c r="G94" s="3"/>
       <c r="H94" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I94" s="9"/>
       <c r="J94" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K94" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
-          <t>романські мови та літератури (переклад включно), перша - іспанська</t>
+          <t>прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E95" s="6" t="n">
-        <v>57171</v>
+        <v>62664</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
-          <t>Іспанська мова і світова література та англійська мова</t>
+          <t>Прикладна лінгвістика. Англійська та друга іноземна мови</t>
         </is>
       </c>
       <c r="G95" s="3"/>
       <c r="H95" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I95" s="9"/>
       <c r="J95" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K95" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D96" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E96" s="6" t="n">
-        <v>57372</v>
+        <v>57171</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
-          <t>Романська філологія (переклад включно) (іспанська та англійська мови і зарубіжна література)</t>
+          <t>Іспанська мова і світова література та англійська мова</t>
         </is>
       </c>
       <c r="G96" s="3"/>
       <c r="H96" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I96" s="9"/>
       <c r="J96" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K96" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E97" s="6" t="n">
-        <v>61946</v>
+        <v>57372</v>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
-          <t>Іспанська мова і зарубіжна література та англійська мова</t>
+          <t>Романська філологія (переклад включно) (іспанська та англійська мови і зарубіжна література)</t>
         </is>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I97" s="9"/>
       <c r="J97" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K97" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D98" s="3" t="inlineStr">
         <is>
-          <t>романські мови та літератури (переклад включно), перша - італійська</t>
+          <t>романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E98" s="6" t="n">
-        <v>57371</v>
+        <v>61946</v>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
-          <t>Романська філологія (переклад включно) (італійська та англійська мови і зарубіжна література)</t>
+          <t>Іспанська мова і зарубіжна література та англійська мова</t>
         </is>
       </c>
       <c r="G98" s="3"/>
       <c r="H98" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I98" s="9"/>
       <c r="J98" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K98" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D99" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - італійська</t>
         </is>
       </c>
       <c r="E99" s="6" t="n">
-        <v>61945</v>
+        <v>57371</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
-          <t>Італійська мова і зарубіжна література та англійська мова</t>
+          <t>Романська філологія (переклад включно) (італійська та англійська мови і зарубіжна література)</t>
         </is>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I99" s="9"/>
       <c r="J99" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K99" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
-          <t>романські мови та літератури (переклад включно), перша - французька</t>
+          <t>романські мови та літератури (переклад включно), перша - італійська</t>
         </is>
       </c>
       <c r="E100" s="6" t="n">
-        <v>57173</v>
+        <v>61945</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
-          <t>Французька мова і світова література та англійська мова</t>
+          <t>Італійська мова і зарубіжна література та англійська мова</t>
         </is>
       </c>
       <c r="G100" s="3"/>
       <c r="H100" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I100" s="9"/>
       <c r="J100" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K100" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D101" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E101" s="6" t="n">
-        <v>57370</v>
+        <v>57173</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
-          <t>Романська філологія (переклад включно) (французька та англійська мови і зарубіжна література)</t>
+          <t>Французька мова і світова література та англійська мова</t>
         </is>
       </c>
       <c r="G101" s="3"/>
       <c r="H101" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I101" s="9"/>
       <c r="J101" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K101" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D102" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E102" s="6" t="n">
-        <v>61944</v>
+        <v>57370</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
-          <t>Французька мова і зарубіжна література та англійська мова</t>
+          <t>Романська філологія (переклад включно) (французька та англійська мови і зарубіжна література)</t>
         </is>
       </c>
       <c r="G102" s="3"/>
       <c r="H102" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I102" s="9"/>
       <c r="J102" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K102" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
-          <t>слов’янські мови та літератури (переклад включно), перша - польська</t>
+          <t>романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E103" s="6" t="n">
-        <v>61948</v>
+        <v>61944</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
-          <t>Польська мова і зарубіжна література та англійська мова</t>
+          <t>Французька мова і зарубіжна література та англійська мова</t>
         </is>
       </c>
       <c r="G103" s="3"/>
       <c r="H103" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I103" s="9"/>
       <c r="J103" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K103" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D104" s="3" t="inlineStr">
         <is>
           <t>слов’янські мови та літератури (переклад включно), перша - польська</t>
         </is>
       </c>
       <c r="E104" s="6" t="n">
-        <v>65025</v>
+        <v>61948</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
-          <t>Польська мова і зарубіжна література та українська мова</t>
+          <t>Польська мова і зарубіжна література та англійська мова</t>
         </is>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I104" s="9"/>
       <c r="J104" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K104" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D105" s="3" t="inlineStr">
         <is>
-          <t>українська мова та література</t>
+          <t>слов’янські мови та літератури (переклад включно), перша - польська</t>
         </is>
       </c>
       <c r="E105" s="6" t="n">
-        <v>57088</v>
+        <v>65025</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
-          <t>Філологія (Українська мова та література)</t>
+          <t>Польська мова і зарубіжна література та українська мова</t>
         </is>
       </c>
       <c r="G105" s="3"/>
       <c r="H105" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I105" s="9"/>
       <c r="J105" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K105" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D106" s="3" t="inlineStr">
         <is>
           <t>українська мова та література</t>
         </is>
       </c>
       <c r="E106" s="6" t="n">
-        <v>57090</v>
+        <v>57088</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
-          <t>Філологія (Українська мова та література) і літературне редагування</t>
+          <t>Філологія (Українська мова та література)</t>
         </is>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I106" s="9"/>
       <c r="J106" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K106" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D107" s="3" t="inlineStr">
         <is>
           <t>українська мова та література</t>
         </is>
       </c>
       <c r="E107" s="6" t="n">
-        <v>57093</v>
+        <v>57090</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
-          <t>Філологія (Українська мова та література, англійська мова)</t>
+          <t>Філологія (Українська мова та література) і літературне редагування</t>
         </is>
       </c>
       <c r="G107" s="3"/>
       <c r="H107" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I107" s="9"/>
       <c r="J107" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K107" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
-[...2 lines deleted...]
-      <c r="D108" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D108" s="3" t="inlineStr">
+        <is>
+          <t>українська мова та література</t>
+        </is>
+      </c>
       <c r="E108" s="6" t="n">
-        <v>56908</v>
+        <v>57093</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Філологія (Українська мова та література, англійська мова)</t>
         </is>
       </c>
       <c r="G108" s="3"/>
       <c r="H108" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I108" s="9"/>
       <c r="J108" s="8" t="inlineStr">
         <is>
-          <t>УД 11017381</t>
+          <t>УД 11017380</t>
         </is>
       </c>
       <c r="K108" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
-        <v>56911</v>
+        <v>56908</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G109" s="3"/>
       <c r="H109" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I109" s="9"/>
       <c r="J109" s="8" t="inlineStr">
         <is>
-          <t>УД 11017382</t>
+          <t>УД 11017381</t>
         </is>
       </c>
       <c r="K109" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>56796</v>
+        <v>56911</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
-          <t>Психологія розвитку особистості</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="G110" s="3"/>
       <c r="H110" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I110" s="9"/>
       <c r="J110" s="8" t="inlineStr">
         <is>
-          <t>УД 11017383</t>
+          <t>УД 11017382</t>
         </is>
       </c>
       <c r="K110" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>56807</v>
+        <v>56796</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
-          <t>Практична психологія</t>
+          <t>Психологія розвитку особистості</t>
         </is>
       </c>
       <c r="G111" s="3"/>
       <c r="H111" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I111" s="9"/>
       <c r="J111" s="8" t="inlineStr">
         <is>
           <t>УД 11017383</t>
         </is>
       </c>
       <c r="K111" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>56828</v>
+        <v>56807</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Практична психологія</t>
         </is>
       </c>
       <c r="G112" s="3"/>
       <c r="H112" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I112" s="9"/>
       <c r="J112" s="8" t="inlineStr">
         <is>
           <t>УД 11017383</t>
         </is>
       </c>
       <c r="K112" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>56829</v>
+        <v>56828</v>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
-          <t>Психологія врегулювання конфліктів</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G113" s="3"/>
       <c r="H113" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I113" s="9"/>
       <c r="J113" s="8" t="inlineStr">
         <is>
           <t>УД 11017383</t>
         </is>
       </c>
       <c r="K113" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>56831</v>
+        <v>56829</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
-          <t>Психологічне консультування</t>
+          <t>Психологія врегулювання конфліктів</t>
         </is>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I114" s="9"/>
       <c r="J114" s="8" t="inlineStr">
         <is>
           <t>УД 11017383</t>
         </is>
       </c>
       <c r="K114" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>56843</v>
+        <v>56831</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
-          <t>Політична психологія</t>
+          <t>Психологічне консультування</t>
         </is>
       </c>
       <c r="G115" s="3"/>
       <c r="H115" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I115" s="9"/>
       <c r="J115" s="8" t="inlineStr">
         <is>
           <t>УД 11017383</t>
         </is>
       </c>
       <c r="K115" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>57028</v>
+        <v>56843</v>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
-          <t>Психологія (Спеціальна, клінічна)</t>
+          <t>Політична психологія</t>
         </is>
       </c>
       <c r="G116" s="3"/>
       <c r="H116" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I116" s="9"/>
       <c r="J116" s="8" t="inlineStr">
         <is>
           <t>УД 11017383</t>
         </is>
       </c>
       <c r="K116" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>65038</v>
+        <v>57028</v>
       </c>
       <c r="F117" s="3" t="inlineStr">
         <is>
-          <t>Кризова психологія</t>
+          <t>Психологія (Спеціальна, клінічна)</t>
         </is>
       </c>
       <c r="G117" s="3"/>
       <c r="H117" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I117" s="9"/>
       <c r="J117" s="8" t="inlineStr">
         <is>
           <t>УД 11017383</t>
         </is>
       </c>
       <c r="K117" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>56910</v>
+        <v>65038</v>
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
-          <t>Соціальні комунікації та PR-технології</t>
+          <t>Кризова психологія</t>
         </is>
       </c>
       <c r="G118" s="3"/>
       <c r="H118" s="8" t="inlineStr">
         <is>
-          <t>- 4121</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I118" s="9"/>
       <c r="J118" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K118" s="9"/>
+          <t>УД 11017383</t>
+        </is>
+      </c>
+      <c r="K118" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>57038</v>
+        <v>56910</v>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
-          <t>Видавнича справа та редагування</t>
+          <t>Соціальні комунікації та PR-технології</t>
         </is>
       </c>
       <c r="G119" s="3"/>
       <c r="H119" s="8" t="inlineStr">
         <is>
-          <t>УД 11017440</t>
+          <t>- 4121</t>
         </is>
       </c>
       <c r="I119" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J119" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K119" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>65041</v>
+        <v>57038</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
-          <t>Реклама та зв'язки з громадськістю</t>
+          <t>Видавнича справа та редагування</t>
         </is>
       </c>
       <c r="G120" s="3"/>
       <c r="H120" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I120" s="9"/>
+          <t>УД 11017440</t>
+        </is>
+      </c>
+      <c r="I120" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J120" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K120" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>56909</v>
+        <v>65041</v>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Реклама та зв'язки з громадськістю</t>
         </is>
       </c>
       <c r="G121" s="3"/>
       <c r="H121" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I121" s="9"/>
       <c r="J121" s="8" t="inlineStr">
         <is>
-          <t>УД 11017384</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K121" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>56919</v>
+        <v>56909</v>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G122" s="3"/>
       <c r="H122" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I122" s="9"/>
       <c r="J122" s="8" t="inlineStr">
         <is>
-          <t>УД 11017385</t>
+          <t>УД 11017384</t>
         </is>
       </c>
       <c r="K122" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>57011</v>
+        <v>56919</v>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G123" s="3"/>
       <c r="H123" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I123" s="9"/>
       <c r="J123" s="8" t="inlineStr">
         <is>
-          <t>УД 11017386</t>
+          <t>УД 11017385</t>
         </is>
       </c>
       <c r="K123" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
-        <v>57013</v>
+        <v>57011</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
-          <t>Екологія антропогенно змінених територій</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G124" s="3"/>
       <c r="H124" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I124" s="9"/>
       <c r="J124" s="8" t="inlineStr">
         <is>
           <t>УД 11017386</t>
         </is>
       </c>
       <c r="K124" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>57017</v>
+        <v>57013</v>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Екологія антропогенно змінених територій</t>
         </is>
       </c>
       <c r="G125" s="3"/>
       <c r="H125" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I125" s="9"/>
       <c r="J125" s="8" t="inlineStr">
         <is>
-          <t>УД 11017387</t>
+          <t>УД 11017386</t>
         </is>
       </c>
       <c r="K125" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>57021</v>
+        <v>57017</v>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="G126" s="3"/>
       <c r="H126" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I126" s="9"/>
       <c r="J126" s="8" t="inlineStr">
         <is>
-          <t>УД 11017388</t>
+          <t>УД 11017387</t>
         </is>
       </c>
       <c r="K126" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>57022</v>
+        <v>57021</v>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="G127" s="3"/>
       <c r="H127" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I127" s="9"/>
       <c r="J127" s="8" t="inlineStr">
         <is>
-          <t>НД 1190876</t>
+          <t>УД 11017388</t>
         </is>
       </c>
       <c r="K127" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
-        <v>56821</v>
+        <v>57022</v>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G128" s="3"/>
       <c r="H128" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I128" s="9"/>
       <c r="J128" s="8" t="inlineStr">
         <is>
-          <t>НД 1182243</t>
+          <t>НД 1190876</t>
         </is>
       </c>
       <c r="K128" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>57027</v>
+        <v>56821</v>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G129" s="3"/>
       <c r="H129" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I129" s="9"/>
       <c r="J129" s="8" t="inlineStr">
         <is>
-          <t>НД 11007864</t>
+          <t>НД 1182243</t>
         </is>
       </c>
       <c r="K129" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>56899</v>
+        <v>57027</v>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G130" s="3"/>
       <c r="H130" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I130" s="9"/>
       <c r="J130" s="8" t="inlineStr">
         <is>
-          <t>УД 11017390</t>
+          <t>НД 11007864</t>
         </is>
       </c>
       <c r="K130" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
-        <v>56907</v>
+        <v>56899</v>
       </c>
       <c r="F131" s="3" t="inlineStr">
         <is>
-          <t>Соціальна педагогіка</t>
+          <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G131" s="3"/>
       <c r="H131" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I131" s="9"/>
       <c r="J131" s="8" t="inlineStr">
         <is>
-          <t>УД 11017391</t>
+          <t>УД 11017390</t>
         </is>
       </c>
       <c r="K131" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>56913</v>
+        <v>56907</v>
       </c>
       <c r="F132" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота. Соціальна педагогіка</t>
+          <t>Соціальна педагогіка</t>
         </is>
       </c>
       <c r="G132" s="3"/>
       <c r="H132" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I132" s="9"/>
       <c r="J132" s="8" t="inlineStr">
         <is>
           <t>УД 11017391</t>
         </is>
       </c>
       <c r="K132" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
-        <v>56917</v>
+        <v>56913</v>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
-          <t>Соціальний захист населення</t>
+          <t>Соціальна робота. Соціальна педагогіка</t>
         </is>
       </c>
       <c r="G133" s="3"/>
       <c r="H133" s="8" t="inlineStr">
         <is>
-          <t>УД 11017441</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I133" s="9"/>
       <c r="J133" s="8" t="inlineStr">
         <is>
           <t>УД 11017391</t>
         </is>
       </c>
       <c r="K133" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
-        <v>56918</v>
+        <v>56917</v>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Соціальний захист населення</t>
         </is>
       </c>
       <c r="G134" s="3"/>
       <c r="H134" s="8" t="inlineStr">
         <is>
-          <t>УД 11017442</t>
+          <t>УД 11017441</t>
         </is>
       </c>
       <c r="I134" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J134" s="8" t="inlineStr">
         <is>
           <t>УД 11017391</t>
         </is>
       </c>
       <c r="K134" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Соціальне забезпечення</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
-        <v>56912</v>
+        <v>56918</v>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
-          <t>Соціальне інспектування</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G135" s="3"/>
       <c r="H135" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I135" s="9"/>
+          <t>УД 11017442</t>
+        </is>
+      </c>
+      <c r="I135" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J135" s="8" t="inlineStr">
         <is>
-          <t>УД 11017392</t>
+          <t>УД 11017391</t>
         </is>
       </c>
       <c r="K135" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>232</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>Туризм</t>
+          <t>Соціальне забезпечення</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
-        <v>57016</v>
+        <v>56912</v>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
-          <t>Туризм</t>
+          <t>Соціальне інспектування</t>
         </is>
       </c>
       <c r="G136" s="3"/>
       <c r="H136" s="8" t="inlineStr">
         <is>
-          <t>- 4119</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I136" s="9"/>
       <c r="J136" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K136" s="9"/>
+          <t>УД 11017392</t>
+        </is>
+      </c>
+      <c r="K136" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
+          <t>Туризм</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
-        <v>59765</v>
+        <v>57016</v>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G137" s="3"/>
       <c r="H137" s="8" t="inlineStr">
         <is>
-          <t>- 9293</t>
+          <t>- 4119</t>
         </is>
       </c>
       <c r="I137" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J137" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K137" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
-        <v>61968</v>
+        <v>59765</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Туризм</t>
         </is>
       </c>
       <c r="G138" s="3"/>
       <c r="H138" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I138" s="9"/>
+          <t>- 9293</t>
+        </is>
+      </c>
+      <c r="I138" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J138" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K138" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
-        <v>56827</v>
+        <v>61968</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
-          <t>Міжнародна інформація</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G139" s="3"/>
       <c r="H139" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I139" s="9"/>
       <c r="J139" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
           <t>291</t>
@@ -8043,54 +8051,56 @@
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D158" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E158" s="6" t="n">
         <v>81081</v>
       </c>
       <c r="F158" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Харчові технології)</t>
         </is>
       </c>
       <c r="G158" s="3"/>
       <c r="H158" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I158" s="9"/>
+          <t>- 22791</t>
+        </is>
+      </c>
+      <c r="I158" s="9" t="n">
+        <v>46547</v>
+      </c>
       <c r="J158" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K158" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B159" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D159" s="3" t="inlineStr">
         <is>
@@ -8666,1099 +8676,1103 @@
       </c>
       <c r="G172" s="3"/>
       <c r="H172" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I172" s="9"/>
       <c r="J172" s="8" t="inlineStr">
         <is>
           <t>НД 1182154</t>
         </is>
       </c>
       <c r="K172" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B173" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D173" s="3"/>
       <c r="E173" s="6" t="n">
-        <v>81097</v>
+        <v>89725</v>
       </c>
       <c r="F173" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова і зарубіжна література та друга мова</t>
+          <t>Філософія та аналітика культурних практик</t>
         </is>
       </c>
       <c r="G173" s="3"/>
       <c r="H173" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I173" s="9"/>
       <c r="J173" s="8" t="inlineStr">
         <is>
-          <t>УД 11017380</t>
+          <t>НД 1182154</t>
         </is>
       </c>
       <c r="K173" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D174" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E174" s="6" t="n">
-        <v>81098</v>
+        <v>81097</v>
       </c>
       <c r="F174" s="3" t="inlineStr">
         <is>
-          <t>Переклад. Англійська та друга іноземна мови</t>
+          <t>Англійська мова і зарубіжна література та друга мова</t>
         </is>
       </c>
       <c r="G174" s="3"/>
       <c r="H174" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I174" s="9"/>
       <c r="J174" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K174" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B175" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D175" s="3" t="inlineStr">
         <is>
-          <t>Прикладна лінгвістика</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E175" s="6" t="n">
-        <v>81099</v>
+        <v>81098</v>
       </c>
       <c r="F175" s="3" t="inlineStr">
         <is>
-          <t>Прикладна лінгвістика. Англійська та друга іноземна мови</t>
+          <t>Переклад. Англійська та друга іноземна мови</t>
         </is>
       </c>
       <c r="G175" s="3"/>
       <c r="H175" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I175" s="9"/>
       <c r="J175" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K175" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C176" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D176" s="3" t="inlineStr">
         <is>
-          <t>Українська мова та література</t>
+          <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E176" s="6" t="n">
-        <v>81075</v>
+        <v>81099</v>
       </c>
       <c r="F176" s="3" t="inlineStr">
         <is>
-          <t>Філологія (Українська мова та література)</t>
+          <t>Прикладна лінгвістика. Англійська та друга іноземна мови</t>
         </is>
       </c>
       <c r="G176" s="3"/>
       <c r="H176" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I176" s="9"/>
       <c r="J176" s="8" t="inlineStr">
         <is>
           <t>УД 11017380</t>
         </is>
       </c>
       <c r="K176" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B177" s="8" t="inlineStr">
         <is>
-          <t>B12</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
-          <t>Культурологія та музеєзнавство</t>
-[...2 lines deleted...]
-      <c r="D177" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D177" s="3" t="inlineStr">
+        <is>
+          <t>Українська мова та література</t>
+        </is>
+      </c>
       <c r="E177" s="6" t="n">
-        <v>81057</v>
+        <v>81075</v>
       </c>
       <c r="F177" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Філологія (Українська мова та література)</t>
         </is>
       </c>
       <c r="G177" s="3"/>
       <c r="H177" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I177" s="9"/>
       <c r="J177" s="8" t="inlineStr">
         <is>
-          <t>НД 1182145</t>
+          <t>УД 11017380</t>
         </is>
       </c>
       <c r="K177" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>B12</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
+          <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="6" t="n">
-        <v>81064</v>
+        <v>81057</v>
       </c>
       <c r="F178" s="3" t="inlineStr">
         <is>
-          <t>Документно-інформаційний супровід кадрової роботи</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="G178" s="3"/>
       <c r="H178" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I178" s="9"/>
       <c r="J178" s="8" t="inlineStr">
         <is>
-          <t>УД 11017378</t>
+          <t>НД 1182145</t>
         </is>
       </c>
       <c r="K178" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B179" s="8" t="inlineStr">
         <is>
-          <t>B2</t>
+          <t>B13</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
-[...6 lines deleted...]
-      </c>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
+        </is>
+      </c>
+      <c r="D179" s="3"/>
       <c r="E179" s="6" t="n">
-        <v>81038</v>
+        <v>81064</v>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
-          <t>Графічний дизайн</t>
+          <t>Документно-інформаційний супровід кадрової роботи</t>
         </is>
       </c>
       <c r="G179" s="3"/>
       <c r="H179" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I179" s="9"/>
       <c r="J179" s="8" t="inlineStr">
         <is>
-          <t>УД 11017374</t>
+          <t>УД 11017378</t>
         </is>
       </c>
       <c r="K179" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D180" s="3" t="inlineStr">
         <is>
-          <t>Дизайн костюму</t>
+          <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E180" s="6" t="n">
-        <v>87743</v>
+        <v>81038</v>
       </c>
       <c r="F180" s="3" t="inlineStr">
         <is>
-          <t>Дизайн одягу (взуття)</t>
+          <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G180" s="3"/>
       <c r="H180" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I180" s="9"/>
       <c r="J180" s="8" t="inlineStr">
         <is>
           <t>УД 11017374</t>
         </is>
       </c>
       <c r="K180" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B181" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D181" s="3" t="inlineStr">
         <is>
-          <t>Дизайн середовища</t>
+          <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E181" s="6" t="n">
-        <v>87742</v>
+        <v>87743</v>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
-          <t>Дизайн середовища</t>
+          <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="G181" s="3"/>
       <c r="H181" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I181" s="9"/>
       <c r="J181" s="8" t="inlineStr">
         <is>
           <t>УД 11017374</t>
         </is>
       </c>
       <c r="K181" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>B4</t>
+          <t>B2</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво та реставрація</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="D182" s="3" t="inlineStr">
         <is>
-          <t>Візуальні мистецтва</t>
+          <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E182" s="6" t="n">
-        <v>81027</v>
+        <v>87742</v>
       </c>
       <c r="F182" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво</t>
+          <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G182" s="3"/>
       <c r="H182" s="8" t="inlineStr">
         <is>
-          <t>УД 11017438</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I182" s="9"/>
       <c r="J182" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K182" s="9"/>
+          <t>УД 11017374</t>
+        </is>
+      </c>
+      <c r="K182" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B183" s="8" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>B4</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
-[...2 lines deleted...]
-      <c r="D183" s="3"/>
+          <t>Образотворче мистецтво та реставрація</t>
+        </is>
+      </c>
+      <c r="D183" s="3" t="inlineStr">
+        <is>
+          <t>Візуальні мистецтва</t>
+        </is>
+      </c>
       <c r="E183" s="6" t="n">
-        <v>81043</v>
+        <v>81027</v>
       </c>
       <c r="F183" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G183" s="3"/>
       <c r="H183" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I183" s="9"/>
+          <t>УД 11017438</t>
+        </is>
+      </c>
+      <c r="I183" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J183" s="8" t="inlineStr">
         <is>
-          <t>УД 11017376</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K183" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>B6</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
-          <t>Перформативні мистецтва</t>
-[...6 lines deleted...]
-      </c>
+          <t>Музичне мистецтво</t>
+        </is>
+      </c>
+      <c r="D184" s="3"/>
       <c r="E184" s="6" t="n">
-        <v>81042</v>
+        <v>81043</v>
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G184" s="3"/>
       <c r="H184" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I184" s="9"/>
       <c r="J184" s="8" t="inlineStr">
         <is>
-          <t>УД 11017375</t>
+          <t>УД 11017376</t>
         </is>
       </c>
       <c r="K184" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B185" s="8" t="inlineStr">
         <is>
-          <t>B7</t>
+          <t>B6</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
-[...2 lines deleted...]
-      <c r="D185" s="3"/>
+          <t>Перформативні мистецтва</t>
+        </is>
+      </c>
+      <c r="D185" s="3" t="inlineStr">
+        <is>
+          <t>Хореографічне мистецтво</t>
+        </is>
+      </c>
       <c r="E185" s="6" t="n">
-        <v>81054</v>
+        <v>81042</v>
       </c>
       <c r="F185" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Хореографія</t>
         </is>
       </c>
       <c r="G185" s="3"/>
       <c r="H185" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I185" s="9"/>
       <c r="J185" s="8" t="inlineStr">
         <is>
-          <t>НД 000</t>
+          <t>УД 11017375</t>
         </is>
       </c>
       <c r="K185" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>B7</t>
         </is>
       </c>
       <c r="C186" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="6" t="n">
-        <v>81036</v>
+        <v>81054</v>
       </c>
       <c r="F186" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G186" s="3"/>
       <c r="H186" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I186" s="9"/>
       <c r="J186" s="8" t="inlineStr">
         <is>
-          <t>УД 11017379</t>
+          <t>НД 000</t>
         </is>
       </c>
       <c r="K186" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B187" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D187" s="3"/>
       <c r="E187" s="6" t="n">
-        <v>81058</v>
+        <v>81036</v>
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G187" s="3"/>
       <c r="H187" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I187" s="9"/>
       <c r="J187" s="8" t="inlineStr">
         <is>
-          <t>УД 11017381</t>
+          <t>УД 11017379</t>
         </is>
       </c>
       <c r="K187" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
-[...2 lines deleted...]
-      <c r="D188" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D188" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
       <c r="E188" s="6" t="n">
-        <v>81071</v>
+        <v>81058</v>
       </c>
       <c r="F188" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G188" s="3"/>
       <c r="H188" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I188" s="9"/>
       <c r="J188" s="8" t="inlineStr">
         <is>
-          <t>УД 11017382</t>
+          <t>УД 11017381</t>
         </is>
       </c>
       <c r="K188" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B189" s="8" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
-        <v>81037</v>
+        <v>81071</v>
       </c>
       <c r="F189" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини та суспільні комунікації</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="G189" s="3"/>
       <c r="H189" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I189" s="9"/>
       <c r="J189" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K189" s="9"/>
+          <t>УД 11017382</t>
+        </is>
+      </c>
+      <c r="K189" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="6" t="n">
-        <v>81065</v>
+        <v>81037</v>
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
-          <t>Міжнародна інформація</t>
+          <t>Міжнародні відносини та суспільні комунікації</t>
         </is>
       </c>
       <c r="G190" s="3"/>
       <c r="H190" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I190" s="9"/>
       <c r="J190" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K190" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B191" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="6" t="n">
         <v>88641</v>
       </c>
       <c r="F191" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="G191" s="3"/>
       <c r="H191" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I191" s="9"/>
+          <t>- 22792</t>
+        </is>
+      </c>
+      <c r="I191" s="9" t="n">
+        <v>46547</v>
+      </c>
       <c r="J191" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K191" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C192" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="6" t="n">
         <v>81028</v>
       </c>
       <c r="F192" s="3" t="inlineStr">
         <is>
           <t>Практична психологія</t>
         </is>
       </c>
       <c r="G192" s="3"/>
       <c r="H192" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I192" s="9"/>
       <c r="J192" s="8" t="inlineStr">
         <is>
           <t>УД 11017383</t>
         </is>
       </c>
       <c r="K192" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B193" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="6" t="n">
         <v>81029</v>
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
           <t>Кризова психологія</t>
         </is>
       </c>
       <c r="G193" s="3"/>
       <c r="H193" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I193" s="9"/>
       <c r="J193" s="8" t="inlineStr">
         <is>
           <t>УД 11017383</t>
         </is>
       </c>
       <c r="K193" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C194" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="6" t="n">
         <v>81033</v>
       </c>
       <c r="F194" s="3" t="inlineStr">
         <is>
           <t>Психологічне консультування</t>
         </is>
       </c>
       <c r="G194" s="3"/>
       <c r="H194" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I194" s="9"/>
       <c r="J194" s="8" t="inlineStr">
         <is>
           <t>УД 11017383</t>
         </is>
       </c>
       <c r="K194" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B195" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="6" t="n">
         <v>81034</v>
       </c>
       <c r="F195" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G195" s="3"/>
       <c r="H195" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I195" s="9"/>
       <c r="J195" s="8" t="inlineStr">
         <is>
           <t>УД 11017383</t>
         </is>
       </c>
       <c r="K195" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="6" t="n">
         <v>81035</v>
       </c>
       <c r="F196" s="3" t="inlineStr">
         <is>
           <t>Психологія врегулювання конфліктів</t>
         </is>
       </c>
       <c r="G196" s="3"/>
       <c r="H196" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I196" s="9"/>
       <c r="J196" s="8" t="inlineStr">
         <is>
           <t>УД 11017383</t>
         </is>
       </c>
       <c r="K196" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B197" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="6" t="n">
         <v>81041</v>
       </c>
       <c r="F197" s="3" t="inlineStr">
         <is>
           <t>Психологія (спеціальна, клінічна)</t>
         </is>
       </c>
       <c r="G197" s="3"/>
       <c r="H197" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I197" s="9"/>
       <c r="J197" s="8" t="inlineStr">
         <is>
           <t>УД 11017383</t>
         </is>
       </c>
       <c r="K197" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C198" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="6" t="n">
         <v>81050</v>
       </c>
       <c r="F198" s="3" t="inlineStr">
         <is>
           <t>Соціальні комунікації та PR-технології</t>
@@ -10892,51 +10906,51 @@
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E225" s="6" t="n">
         <v>61949</v>
       </c>
       <c r="F225" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (англійська мова і зарубіжна література та друга мова)</t>
         </is>
       </c>
       <c r="G225" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H225" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I225" s="9"/>
       <c r="J225" s="8" t="inlineStr">
         <is>
-          <t>УД 11017399</t>
+          <t>УД 11017401</t>
         </is>
       </c>
       <c r="K225" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B226" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D226" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
@@ -11568,56 +11582,54 @@
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="6" t="n">
         <v>57136</v>
       </c>
       <c r="F239" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Охорона праці</t>
         </is>
       </c>
       <c r="G239" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H239" s="8" t="inlineStr">
         <is>
-          <t>- 16211</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I239" s="9"/>
       <c r="J239" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K239" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B240" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C240" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D240" s="3"/>
       <c r="E240" s="6" t="n">
@@ -11711,56 +11723,54 @@
       <c r="C242" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D242" s="3" t="inlineStr">
         <is>
           <t>Охорона праці</t>
         </is>
       </c>
       <c r="E242" s="6" t="n">
         <v>62592</v>
       </c>
       <c r="F242" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Охорона праці</t>
         </is>
       </c>
       <c r="G242" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H242" s="8" t="inlineStr">
         <is>
-          <t>- 16211</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I242" s="9"/>
       <c r="J242" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K242" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B243" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D243" s="3" t="inlineStr">
         <is>
@@ -14132,323 +14142,325 @@
           <t>УД 11017430</t>
         </is>
       </c>
       <c r="K294" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B295" s="8" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D295" s="3"/>
       <c r="E295" s="6" t="n">
-        <v>56832</v>
+        <v>88063</v>
       </c>
       <c r="F295" s="3" t="inlineStr">
         <is>
-          <t>Міжнародна комунікація</t>
+          <t>Міжнародні відносини та суспільні комунікації</t>
         </is>
       </c>
       <c r="G295" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H295" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I295" s="9"/>
       <c r="J295" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K295" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B296" s="8" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C296" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D296" s="3"/>
       <c r="E296" s="6" t="n">
-        <v>88063</v>
+        <v>81100</v>
       </c>
       <c r="F296" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини та суспільні комунікації</t>
+          <t>Педагогіка вищої школи</t>
         </is>
       </c>
       <c r="G296" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H296" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I296" s="9"/>
       <c r="J296" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K296" s="9"/>
+          <t>УД 11020950</t>
+        </is>
+      </c>
+      <c r="K296" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B297" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C297" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D297" s="3"/>
       <c r="E297" s="6" t="n">
-        <v>81100</v>
+        <v>81101</v>
       </c>
       <c r="F297" s="3" t="inlineStr">
         <is>
-          <t>Педагогіка вищої школи</t>
+          <t>Освітнє дорадництво</t>
         </is>
       </c>
       <c r="G297" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H297" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I297" s="9"/>
       <c r="J297" s="8" t="inlineStr">
         <is>
           <t>УД 11020950</t>
         </is>
       </c>
       <c r="K297" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B298" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C298" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D298" s="3"/>
       <c r="E298" s="6" t="n">
-        <v>81101</v>
+        <v>81102</v>
       </c>
       <c r="F298" s="3" t="inlineStr">
         <is>
-          <t>Освітнє дорадництво</t>
+          <t>Наукова освіта та наукова комунікація</t>
         </is>
       </c>
       <c r="G298" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H298" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I298" s="9"/>
       <c r="J298" s="8" t="inlineStr">
         <is>
           <t>УД 11020950</t>
         </is>
       </c>
       <c r="K298" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B299" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C299" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D299" s="3"/>
       <c r="E299" s="6" t="n">
-        <v>81102</v>
+        <v>81128</v>
       </c>
       <c r="F299" s="3" t="inlineStr">
         <is>
-          <t>Наукова освіта та наукова комунікація</t>
+          <t>Позашкільна освіта</t>
         </is>
       </c>
       <c r="G299" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H299" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I299" s="9"/>
+          <t>- 14897</t>
+        </is>
+      </c>
+      <c r="I299" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J299" s="8" t="inlineStr">
         <is>
           <t>УД 11020950</t>
         </is>
       </c>
       <c r="K299" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B300" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C300" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D300" s="3"/>
       <c r="E300" s="6" t="n">
-        <v>81128</v>
+        <v>81140</v>
       </c>
       <c r="F300" s="3" t="inlineStr">
         <is>
-          <t>Позашкільна освіта</t>
+          <t>Освітня політика</t>
         </is>
       </c>
       <c r="G300" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H300" s="8" t="inlineStr">
         <is>
-          <t>- 14897</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I300" s="9"/>
       <c r="J300" s="8" t="inlineStr">
         <is>
           <t>УД 11020950</t>
         </is>
       </c>
       <c r="K300" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B301" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C301" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D301" s="3"/>
       <c r="E301" s="6" t="n">
-        <v>81140</v>
+        <v>90014</v>
       </c>
       <c r="F301" s="3" t="inlineStr">
         <is>
-          <t>Освітня політика</t>
+          <t>Освіта та національна стійкість</t>
         </is>
       </c>
       <c r="G301" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H301" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I301" s="9"/>
       <c r="J301" s="8" t="inlineStr">
         <is>
           <t>УД 11020950</t>
         </is>
       </c>
       <c r="K301" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
@@ -16261,439 +16273,441 @@
         </is>
       </c>
       <c r="H339" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I339" s="9"/>
       <c r="J339" s="8" t="inlineStr">
         <is>
           <t>НД 1182192</t>
         </is>
       </c>
       <c r="K339" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B340" s="8" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>B2</t>
         </is>
       </c>
       <c r="C340" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="D340" s="3"/>
       <c r="E340" s="6" t="n">
-        <v>81138</v>
+        <v>81116</v>
       </c>
       <c r="F340" s="3" t="inlineStr">
         <is>
-          <t>Інформаційне документовпорядження</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="G340" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H340" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I340" s="9"/>
       <c r="J340" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K340" s="9"/>
+          <t>УД 11017415</t>
+        </is>
+      </c>
+      <c r="K340" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B341" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C341" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
-      <c r="D341" s="3"/>
+      <c r="D341" s="3" t="inlineStr">
+        <is>
+          <t>Графічний дизайн</t>
+        </is>
+      </c>
       <c r="E341" s="6" t="n">
-        <v>81116</v>
+        <v>87748</v>
       </c>
       <c r="F341" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
+          <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G341" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H341" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I341" s="9"/>
       <c r="J341" s="8" t="inlineStr">
         <is>
           <t>УД 11017415</t>
         </is>
       </c>
       <c r="K341" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B342" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C342" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D342" s="3" t="inlineStr">
         <is>
-          <t>Графічний дизайн</t>
+          <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E342" s="6" t="n">
-        <v>87748</v>
+        <v>87750</v>
       </c>
       <c r="F342" s="3" t="inlineStr">
         <is>
-          <t>Графічний дизайн</t>
+          <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="G342" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H342" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I342" s="9"/>
       <c r="J342" s="8" t="inlineStr">
         <is>
           <t>УД 11017415</t>
         </is>
       </c>
       <c r="K342" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B343" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C343" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D343" s="3" t="inlineStr">
         <is>
-          <t>Дизайн костюму</t>
+          <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E343" s="6" t="n">
-        <v>87750</v>
+        <v>87749</v>
       </c>
       <c r="F343" s="3" t="inlineStr">
         <is>
-          <t>Дизайн одягу (взуття)</t>
+          <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G343" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H343" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I343" s="9"/>
       <c r="J343" s="8" t="inlineStr">
         <is>
           <t>УД 11017415</t>
         </is>
       </c>
       <c r="K343" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B344" s="8" t="inlineStr">
         <is>
-          <t>B2</t>
+          <t>B4</t>
         </is>
       </c>
       <c r="C344" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
+          <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D344" s="3" t="inlineStr">
         <is>
-          <t>Дизайн середовища</t>
+          <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E344" s="6" t="n">
-        <v>87749</v>
+        <v>81105</v>
       </c>
       <c r="F344" s="3" t="inlineStr">
         <is>
-          <t>Дизайн середовища</t>
+          <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G344" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H344" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I344" s="9"/>
+          <t>УД 11017449</t>
+        </is>
+      </c>
+      <c r="I344" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J344" s="8" t="inlineStr">
         <is>
-          <t>УД 11017415</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K344" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B345" s="8" t="inlineStr">
         <is>
-          <t>B4</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C345" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво та реставрація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Музичне мистецтво</t>
+        </is>
+      </c>
+      <c r="D345" s="3"/>
       <c r="E345" s="6" t="n">
-        <v>81105</v>
+        <v>81120</v>
       </c>
       <c r="F345" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво</t>
+          <t>Музичне мистецтво. Музично-інструментальне виконавство</t>
         </is>
       </c>
       <c r="G345" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H345" s="8" t="inlineStr">
         <is>
-          <t>УД 11017449</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I345" s="9"/>
       <c r="J345" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K345" s="9"/>
+          <t>УД 11017417</t>
+        </is>
+      </c>
+      <c r="K345" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B346" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C346" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D346" s="3"/>
       <c r="E346" s="6" t="n">
-        <v>81120</v>
+        <v>81121</v>
       </c>
       <c r="F346" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво. Музично-інструментальне виконавство</t>
+          <t>Музичне мистецтво. Диригування</t>
         </is>
       </c>
       <c r="G346" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H346" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I346" s="9"/>
       <c r="J346" s="8" t="inlineStr">
         <is>
           <t>УД 11017417</t>
         </is>
       </c>
       <c r="K346" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B347" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C347" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D347" s="3"/>
       <c r="E347" s="6" t="n">
-        <v>81121</v>
+        <v>81122</v>
       </c>
       <c r="F347" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво. Диригування</t>
+          <t>Музичне мистецтво. Вокальне виконавство</t>
         </is>
       </c>
       <c r="G347" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H347" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I347" s="9"/>
       <c r="J347" s="8" t="inlineStr">
         <is>
           <t>УД 11017417</t>
         </is>
       </c>
       <c r="K347" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B348" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C348" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D348" s="3"/>
       <c r="E348" s="6" t="n">
-        <v>81122</v>
+        <v>89984</v>
       </c>
       <c r="F348" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво. Вокальне виконавство</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G348" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H348" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I348" s="9"/>
       <c r="J348" s="8" t="inlineStr">
         <is>
           <t>УД 11017417</t>
         </is>
       </c>
       <c r="K348" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="3" t="inlineStr">
         <is>
@@ -16990,3004 +17004,3000 @@
       <c r="E355" s="6" t="n">
         <v>81106</v>
       </c>
       <c r="F355" s="3" t="inlineStr">
         <is>
           <t>Практична психологія</t>
         </is>
       </c>
       <c r="G355" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H355" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I355" s="9"/>
       <c r="J355" s="8" t="inlineStr">
         <is>
           <t>УД 11017422</t>
         </is>
       </c>
       <c r="K355" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B356" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C356" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D356" s="3"/>
       <c r="E356" s="6" t="n">
         <v>81110</v>
       </c>
       <c r="F356" s="3" t="inlineStr">
         <is>
           <t>Теорія та практика наукової психології</t>
         </is>
       </c>
       <c r="G356" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H356" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I356" s="9"/>
       <c r="J356" s="8" t="inlineStr">
         <is>
           <t>УД 11017422</t>
         </is>
       </c>
       <c r="K356" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B357" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C357" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D357" s="3"/>
       <c r="E357" s="6" t="n">
         <v>81111</v>
       </c>
       <c r="F357" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G357" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H357" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I357" s="9"/>
       <c r="J357" s="8" t="inlineStr">
         <is>
           <t>УД 11017422</t>
         </is>
       </c>
       <c r="K357" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B358" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C358" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D358" s="3"/>
       <c r="E358" s="6" t="n">
         <v>81112</v>
       </c>
       <c r="F358" s="3" t="inlineStr">
         <is>
           <t>Прикладна психологія</t>
         </is>
       </c>
       <c r="G358" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H358" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I358" s="9"/>
       <c r="J358" s="8" t="inlineStr">
         <is>
           <t>УД 11017422</t>
         </is>
       </c>
       <c r="K358" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B359" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C359" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D359" s="3"/>
       <c r="E359" s="6" t="n">
         <v>81113</v>
       </c>
       <c r="F359" s="3" t="inlineStr">
         <is>
           <t>Психологія консультування</t>
         </is>
       </c>
       <c r="G359" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H359" s="8" t="inlineStr">
         <is>
           <t>УД 11017452</t>
         </is>
       </c>
       <c r="I359" s="9" t="n">
         <v>46387</v>
       </c>
       <c r="J359" s="8" t="inlineStr">
         <is>
           <t>УД 11017422</t>
         </is>
       </c>
       <c r="K359" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B360" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C360" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D360" s="3"/>
       <c r="E360" s="6" t="n">
         <v>81117</v>
       </c>
       <c r="F360" s="3" t="inlineStr">
         <is>
           <t>Клінічна психологія</t>
         </is>
       </c>
       <c r="G360" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H360" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I360" s="9"/>
       <c r="J360" s="8" t="inlineStr">
         <is>
           <t>УД 11017422</t>
         </is>
       </c>
       <c r="K360" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B361" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C361" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D361" s="3"/>
       <c r="E361" s="6" t="n">
         <v>81118</v>
       </c>
       <c r="F361" s="3" t="inlineStr">
         <is>
           <t>Психологічний супровід процесів розвитку</t>
         </is>
       </c>
       <c r="G361" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H361" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I361" s="9"/>
       <c r="J361" s="8" t="inlineStr">
         <is>
           <t>УД 11017422</t>
         </is>
       </c>
       <c r="K361" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B362" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C362" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D362" s="3"/>
       <c r="E362" s="6" t="n">
-        <v>81129</v>
+        <v>88074</v>
       </c>
       <c r="F362" s="3" t="inlineStr">
         <is>
-          <t>Соціальні комунікації та PR-технології</t>
+          <t>Соціологія та соціальні комунікації</t>
         </is>
       </c>
       <c r="G362" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H362" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I362" s="9"/>
       <c r="J362" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K362" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B363" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C363" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D363" s="3"/>
       <c r="E363" s="6" t="n">
-        <v>88074</v>
+        <v>79635</v>
       </c>
       <c r="F363" s="3" t="inlineStr">
         <is>
-          <t>Соціологія та соціальні комунікації</t>
+          <t>Медіаредагування та журналістика</t>
         </is>
       </c>
       <c r="G363" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H363" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I363" s="9"/>
       <c r="J363" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K363" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B364" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C364" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D364" s="3"/>
       <c r="E364" s="6" t="n">
-        <v>79635</v>
+        <v>79638</v>
       </c>
       <c r="F364" s="3" t="inlineStr">
         <is>
-          <t>Медіаредагування та журналістика</t>
+          <t>Редагування в засобах масової інформації та видавнича діяльність</t>
         </is>
       </c>
       <c r="G364" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H364" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I364" s="9"/>
+          <t>УД 11017454</t>
+        </is>
+      </c>
+      <c r="I364" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J364" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K364" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B365" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C365" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D365" s="3"/>
       <c r="E365" s="6" t="n">
-        <v>79638</v>
+        <v>81134</v>
       </c>
       <c r="F365" s="3" t="inlineStr">
         <is>
-          <t>Редагування в засобах масової інформації та видавнича діяльність</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G365" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H365" s="8" t="inlineStr">
         <is>
-          <t>УД 11017454</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I365" s="9"/>
       <c r="J365" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K365" s="9"/>
+          <t>УД 11020952</t>
+        </is>
+      </c>
+      <c r="K365" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B366" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C366" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D366" s="3"/>
       <c r="E366" s="6" t="n">
-        <v>81134</v>
+        <v>81137</v>
       </c>
       <c r="F366" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G366" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H366" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I366" s="9"/>
+          <t>- 14899</t>
+        </is>
+      </c>
+      <c r="I366" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J366" s="8" t="inlineStr">
         <is>
           <t>УД 11020952</t>
         </is>
       </c>
       <c r="K366" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B367" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C367" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D367" s="3"/>
       <c r="E367" s="6" t="n">
-        <v>81137</v>
+        <v>81136</v>
       </c>
       <c r="F367" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент соціокультурної діяльності</t>
+          <t>Парламентаризм та публічне управління</t>
         </is>
       </c>
       <c r="G367" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H367" s="8" t="inlineStr">
         <is>
-          <t>- 14899</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I367" s="9"/>
       <c r="J367" s="8" t="inlineStr">
         <is>
-          <t>УД 11020952</t>
+          <t>УД 11017430</t>
         </is>
       </c>
       <c r="K367" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B368" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C368" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D368" s="3"/>
       <c r="E368" s="6" t="n">
-        <v>81136</v>
+        <v>69870</v>
       </c>
       <c r="F368" s="3" t="inlineStr">
         <is>
-          <t>Парламентаризм та публічне управління</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G368" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H368" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I368" s="9"/>
+          <t>УД 11017455</t>
+        </is>
+      </c>
+      <c r="I368" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J368" s="8" t="inlineStr">
         <is>
-          <t>УД 11017430</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K368" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B369" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C369" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D369" s="3"/>
       <c r="E369" s="6" t="n">
-        <v>69870</v>
+        <v>74768</v>
       </c>
       <c r="F369" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G369" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H369" s="8" t="inlineStr">
         <is>
-          <t>УД 11017455</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I369" s="9"/>
       <c r="J369" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K369" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B370" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C370" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D370" s="3"/>
       <c r="E370" s="6" t="n">
-        <v>74768</v>
+        <v>81123</v>
       </c>
       <c r="F370" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Управління екоризиками та біозахист</t>
         </is>
       </c>
       <c r="G370" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H370" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I370" s="9"/>
+          <t>УД 11017456</t>
+        </is>
+      </c>
+      <c r="I370" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J370" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K370" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B371" s="8" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C371" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D371" s="3"/>
       <c r="E371" s="6" t="n">
-        <v>81123</v>
+        <v>81126</v>
       </c>
       <c r="F371" s="3" t="inlineStr">
         <is>
-          <t>Управління екоризиками та біозахист</t>
+          <t>Комп’ютерна фізика</t>
         </is>
       </c>
       <c r="G371" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H371" s="8" t="inlineStr">
         <is>
-          <t>УД 11017456</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I371" s="9"/>
       <c r="J371" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K371" s="9"/>
+          <t>УД 11017424</t>
+        </is>
+      </c>
+      <c r="K371" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B372" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C372" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D372" s="3"/>
       <c r="E372" s="6" t="n">
-        <v>81126</v>
+        <v>81125</v>
       </c>
       <c r="F372" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна фізика</t>
+          <t>Фінансова та актуарна математика</t>
         </is>
       </c>
       <c r="G372" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H372" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I372" s="9"/>
       <c r="J372" s="8" t="inlineStr">
         <is>
-          <t>УД 11017424</t>
+          <t>УД 11017425</t>
         </is>
       </c>
       <c r="K372" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B373" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C373" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D373" s="3"/>
       <c r="E373" s="6" t="n">
-        <v>81125</v>
+        <v>81127</v>
       </c>
       <c r="F373" s="3" t="inlineStr">
         <is>
-          <t>Фінансова та актуарна математика</t>
+          <t>Комп’ютерні науки</t>
         </is>
       </c>
       <c r="G373" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H373" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I373" s="9"/>
       <c r="J373" s="8" t="inlineStr">
         <is>
-          <t>УД 11017425</t>
+          <t>УД 11017427</t>
         </is>
       </c>
       <c r="K373" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B374" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C374" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D374" s="3"/>
       <c r="E374" s="6" t="n">
-        <v>81127</v>
+        <v>87956</v>
       </c>
       <c r="F374" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні науки</t>
+          <t>Системний аналіз та інформаційна аналітика</t>
         </is>
       </c>
       <c r="G374" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H374" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I374" s="9"/>
       <c r="J374" s="8" t="inlineStr">
         <is>
-          <t>УД 11017427</t>
+          <t>НД 1190877</t>
         </is>
       </c>
       <c r="K374" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B375" s="8" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C375" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D375" s="3"/>
       <c r="E375" s="6" t="n">
-        <v>87956</v>
+        <v>81130</v>
       </c>
       <c r="F375" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та інформаційна аналітика</t>
+          <t>Соціальне забезпечення</t>
         </is>
       </c>
       <c r="G375" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H375" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I375" s="9"/>
       <c r="J375" s="8" t="inlineStr">
         <is>
-          <t>НД 1190877</t>
+          <t>УД 11017429</t>
         </is>
       </c>
       <c r="K375" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B376" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C376" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D376" s="3"/>
       <c r="E376" s="6" t="n">
-        <v>81130</v>
+        <v>81131</v>
       </c>
       <c r="F376" s="3" t="inlineStr">
         <is>
-          <t>Соціальне забезпечення</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G376" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H376" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I376" s="9"/>
       <c r="J376" s="8" t="inlineStr">
         <is>
           <t>УД 11017429</t>
         </is>
       </c>
       <c r="K376" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B377" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C377" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D377" s="3"/>
       <c r="E377" s="6" t="n">
-        <v>81131</v>
+        <v>81132</v>
       </c>
       <c r="F377" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Соціальна педагогіка</t>
         </is>
       </c>
       <c r="G377" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H377" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I377" s="9"/>
       <c r="J377" s="8" t="inlineStr">
         <is>
           <t>УД 11017429</t>
         </is>
       </c>
       <c r="K377" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B378" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C378" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D378" s="3"/>
       <c r="E378" s="6" t="n">
-        <v>81132</v>
+        <v>87581</v>
       </c>
       <c r="F378" s="3" t="inlineStr">
         <is>
-          <t>Соціальна педагогіка</t>
+          <t>Соціальне інспектування</t>
         </is>
       </c>
       <c r="G378" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H378" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I378" s="9"/>
+          <t>- 17186</t>
+        </is>
+      </c>
+      <c r="I378" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J378" s="8" t="inlineStr">
         <is>
           <t>УД 11017429</t>
         </is>
       </c>
       <c r="K378" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B379" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C379" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
-[...2 lines deleted...]
-      <c r="D379" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D379" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E379" s="6" t="n">
-        <v>87581</v>
+        <v>74767</v>
       </c>
       <c r="F379" s="3" t="inlineStr">
         <is>
-          <t>Соціальне інспектування</t>
+          <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G379" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H379" s="8" t="inlineStr">
         <is>
-          <t>- 17186</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I379" s="9"/>
       <c r="J379" s="8" t="inlineStr">
         <is>
-          <t>УД 11017429</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K379" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B380" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C380" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туризм та рекреація</t>
+        </is>
+      </c>
+      <c r="D380" s="3"/>
       <c r="E380" s="6" t="n">
-        <v>74767</v>
+        <v>81124</v>
       </c>
       <c r="F380" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія</t>
+          <t>Міжнародний туризм</t>
         </is>
       </c>
       <c r="G380" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H380" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I380" s="9"/>
       <c r="J380" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K380" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B381" s="8" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C381" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D381" s="3"/>
       <c r="E381" s="6" t="n">
-        <v>81124</v>
+        <v>56866</v>
       </c>
       <c r="F381" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний туризм</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G381" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H381" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I381" s="9"/>
       <c r="J381" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K381" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B382" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C382" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D382" s="3"/>
       <c r="E382" s="6" t="n">
-        <v>56866</v>
+        <v>62286</v>
       </c>
       <c r="F382" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Позашкільна освіта</t>
         </is>
       </c>
       <c r="G382" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H382" s="8" t="inlineStr">
         <is>
-          <t>- 16408</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I382" s="9"/>
       <c r="J382" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K382" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B383" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C383" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D383" s="3"/>
       <c r="E383" s="6" t="n">
-        <v>62286</v>
+        <v>58736</v>
       </c>
       <c r="F383" s="3" t="inlineStr">
         <is>
-          <t>Позашкільна освіта</t>
+          <t>Теорія та методика навчання фізико-математичних наук</t>
         </is>
       </c>
       <c r="G383" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H383" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I383" s="9"/>
+          <t>- 20257</t>
+        </is>
+      </c>
+      <c r="I383" s="9" t="n">
+        <v>46470</v>
+      </c>
       <c r="J383" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K383" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B384" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C384" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D384" s="3"/>
       <c r="E384" s="6" t="n">
-        <v>58736</v>
+        <v>88452</v>
       </c>
       <c r="F384" s="3" t="inlineStr">
         <is>
-          <t>Теорія та методика навчання фізико-математичних наук</t>
+          <t>Теорія та методика навчання фізики</t>
         </is>
       </c>
       <c r="G384" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H384" s="8" t="inlineStr">
         <is>
-          <t>- 20257</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I384" s="9"/>
       <c r="J384" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K384" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B385" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C385" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
-      <c r="D385" s="3"/>
+      <c r="D385" s="3" t="inlineStr">
+        <is>
+          <t>Інформатика</t>
+        </is>
+      </c>
       <c r="E385" s="6" t="n">
-        <v>88452</v>
+        <v>57826</v>
       </c>
       <c r="F385" s="3" t="inlineStr">
         <is>
-          <t>Теорія та методика навчання фізики</t>
+          <t>Теорія та методика навчання інформатики</t>
         </is>
       </c>
       <c r="G385" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H385" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I385" s="9"/>
       <c r="J385" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K385" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B386" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C386" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D386" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E386" s="6" t="n">
-        <v>57826</v>
+        <v>56869</v>
       </c>
       <c r="F386" s="3" t="inlineStr">
         <is>
-          <t>Теорія та методика навчання інформатики</t>
+          <t>Середня освіта (музичне мистецтво)</t>
         </is>
       </c>
       <c r="G386" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H386" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I386" s="9"/>
+          <t>- 16411</t>
+        </is>
+      </c>
+      <c r="I386" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J386" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K386" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B387" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C387" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D387" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E387" s="6" t="n">
-        <v>56869</v>
+        <v>56871</v>
       </c>
       <c r="F387" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (музичне мистецтво)</t>
+          <t>Середня освіта (Трудове навчання та технології)</t>
         </is>
       </c>
       <c r="G387" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H387" s="8" t="inlineStr">
         <is>
-          <t>- 16411</t>
+          <t>- 22034</t>
         </is>
       </c>
       <c r="I387" s="9" t="n">
-        <v>47665</v>
+        <v>48030</v>
       </c>
       <c r="J387" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K387" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B388" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C388" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D388" s="3" t="inlineStr">
         <is>
-          <t>Трудове навчання та технології</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E388" s="6" t="n">
-        <v>56871</v>
+        <v>56879</v>
       </c>
       <c r="F388" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Трудове навчання та технології)</t>
+          <t>Середня освіта (фізична культура)</t>
         </is>
       </c>
       <c r="G388" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H388" s="8" t="inlineStr">
         <is>
-          <t>- 22034</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I388" s="9"/>
       <c r="J388" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K388" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B389" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C389" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D389" s="3"/>
       <c r="E389" s="6" t="n">
-        <v>56879</v>
+        <v>59642</v>
       </c>
       <c r="F389" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (фізична культура)</t>
+          <t>Професійна освіта (Теорія та методика професійної освіти)</t>
         </is>
       </c>
       <c r="G389" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H389" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I389" s="9"/>
       <c r="J389" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K389" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B390" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C390" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D390" s="3"/>
       <c r="E390" s="6" t="n">
-        <v>59642</v>
+        <v>56847</v>
       </c>
       <c r="F390" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Теорія та методика професійної освіти)</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="G390" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H390" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I390" s="9"/>
+          <t>- 4128</t>
+        </is>
+      </c>
+      <c r="I390" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J390" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K390" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B391" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>031</t>
         </is>
       </c>
       <c r="C391" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D391" s="3"/>
       <c r="E391" s="6" t="n">
-        <v>56847</v>
+        <v>56856</v>
       </c>
       <c r="F391" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G391" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H391" s="8" t="inlineStr">
         <is>
-          <t>- 4128</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I391" s="9"/>
       <c r="J391" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K391" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B392" s="8" t="inlineStr">
         <is>
-          <t>031</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C392" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D392" s="3"/>
       <c r="E392" s="6" t="n">
-        <v>56856</v>
+        <v>56855</v>
       </c>
       <c r="F392" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G392" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H392" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I392" s="9"/>
       <c r="J392" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K392" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B393" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C393" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D393" s="3"/>
       <c r="E393" s="6" t="n">
-        <v>56855</v>
+        <v>56862</v>
       </c>
       <c r="F393" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="G393" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H393" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I393" s="9"/>
       <c r="J393" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K393" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B394" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C394" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D394" s="3"/>
       <c r="E394" s="6" t="n">
-        <v>56862</v>
+        <v>56858</v>
       </c>
       <c r="F394" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="G394" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H394" s="8" t="inlineStr">
         <is>
-          <t>- 16413</t>
+          <t>- 20555</t>
         </is>
       </c>
       <c r="I394" s="9" t="n">
-        <v>46197</v>
+        <v>46498</v>
       </c>
       <c r="J394" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K394" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B395" s="8" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C395" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D395" s="3"/>
       <c r="E395" s="6" t="n">
-        <v>56852</v>
+        <v>59593</v>
       </c>
       <c r="F395" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Сучасні наукові філологічні студії</t>
         </is>
       </c>
       <c r="G395" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H395" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I395" s="9"/>
       <c r="J395" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K395" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B396" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>041</t>
         </is>
       </c>
       <c r="C396" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Богослов’я</t>
         </is>
       </c>
       <c r="D396" s="3"/>
       <c r="E396" s="6" t="n">
-        <v>56858</v>
+        <v>56861</v>
       </c>
       <c r="F396" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Богослов’я</t>
         </is>
       </c>
       <c r="G396" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H396" s="8" t="inlineStr">
         <is>
-          <t>- 20555</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I396" s="9"/>
       <c r="J396" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K396" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B397" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C397" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D397" s="3"/>
       <c r="E397" s="6" t="n">
-        <v>59593</v>
+        <v>56853</v>
       </c>
       <c r="F397" s="3" t="inlineStr">
         <is>
-          <t>Сучасні наукові філологічні студії</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="G397" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H397" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I397" s="9"/>
+          <t>- 22440</t>
+        </is>
+      </c>
+      <c r="I397" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J397" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K397" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B398" s="8" t="inlineStr">
         <is>
-          <t>041</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C398" s="3" t="inlineStr">
         <is>
-          <t>Богослов’я</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D398" s="3"/>
       <c r="E398" s="6" t="n">
-        <v>56861</v>
+        <v>56854</v>
       </c>
       <c r="F398" s="3" t="inlineStr">
         <is>
-          <t>Богослов’я</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G398" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H398" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I398" s="9"/>
       <c r="J398" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K398" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B399" s="8" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C399" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D399" s="3"/>
       <c r="E399" s="6" t="n">
-        <v>56853</v>
+        <v>56860</v>
       </c>
       <c r="F399" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="G399" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H399" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I399" s="9"/>
       <c r="J399" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K399" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B400" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C400" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D400" s="3"/>
       <c r="E400" s="6" t="n">
-        <v>56854</v>
+        <v>56849</v>
       </c>
       <c r="F400" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G400" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H400" s="8" t="inlineStr">
         <is>
-          <t>- 16416</t>
+          <t>- 22444</t>
         </is>
       </c>
       <c r="I400" s="9" t="n">
-        <v>46197</v>
+        <v>48030</v>
       </c>
       <c r="J400" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K400" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B401" s="8" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C401" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D401" s="3"/>
       <c r="E401" s="6" t="n">
-        <v>56860</v>
+        <v>56846</v>
       </c>
       <c r="F401" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G401" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H401" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I401" s="9"/>
       <c r="J401" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K401" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B402" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C402" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D402" s="3"/>
       <c r="E402" s="6" t="n">
-        <v>56849</v>
+        <v>63187</v>
       </c>
       <c r="F402" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G402" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H402" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I402" s="9"/>
       <c r="J402" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K402" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B403" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C403" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D403" s="3"/>
       <c r="E403" s="6" t="n">
-        <v>56846</v>
+        <v>56859</v>
       </c>
       <c r="F403" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G403" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H403" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I403" s="9"/>
       <c r="J403" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K403" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B404" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C404" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D404" s="3"/>
       <c r="E404" s="6" t="n">
-        <v>63187</v>
+        <v>57347</v>
       </c>
       <c r="F404" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Оптоелектроніка і радіаційна фізика</t>
         </is>
       </c>
       <c r="G404" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H404" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I404" s="9"/>
       <c r="J404" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K404" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B405" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C405" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D405" s="3"/>
       <c r="E405" s="6" t="n">
-        <v>56859</v>
+        <v>56857</v>
       </c>
       <c r="F405" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="G405" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H405" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I405" s="9"/>
       <c r="J405" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K405" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B406" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C406" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D406" s="3"/>
       <c r="E406" s="6" t="n">
-        <v>57347</v>
+        <v>56850</v>
       </c>
       <c r="F406" s="3" t="inlineStr">
         <is>
-          <t>Оптоелектроніка і радіаційна фізика</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G406" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H406" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I406" s="9"/>
       <c r="J406" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K406" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B407" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C407" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D407" s="3"/>
       <c r="E407" s="6" t="n">
-        <v>56857</v>
+        <v>83267</v>
       </c>
       <c r="F407" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="G407" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H407" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I407" s="9"/>
       <c r="J407" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K407" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B408" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C408" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D408" s="3"/>
       <c r="E408" s="6" t="n">
-        <v>56850</v>
+        <v>83268</v>
       </c>
       <c r="F408" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Позашкільна освіта</t>
         </is>
       </c>
       <c r="G408" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H408" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I408" s="9"/>
       <c r="J408" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K408" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B409" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C409" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D409" s="3"/>
       <c r="E409" s="6" t="n">
-        <v>83267</v>
+        <v>87799</v>
       </c>
       <c r="F409" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G409" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H409" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I409" s="9"/>
       <c r="J409" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K409" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B410" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>A2</t>
         </is>
       </c>
       <c r="C410" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D410" s="3"/>
       <c r="E410" s="6" t="n">
-        <v>83268</v>
+        <v>87997</v>
       </c>
       <c r="F410" s="3" t="inlineStr">
         <is>
-          <t>Позашкільна освіта</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G410" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H410" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I410" s="9"/>
       <c r="J410" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K410" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B411" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>A3</t>
         </is>
       </c>
       <c r="C411" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D411" s="3"/>
       <c r="E411" s="6" t="n">
-        <v>87799</v>
+        <v>89831</v>
       </c>
       <c r="F411" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G411" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H411" s="8" t="inlineStr">
         <is>
-          <t>- 17564</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I411" s="9"/>
       <c r="J411" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K411" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B412" s="8" t="inlineStr">
         <is>
-          <t>A2</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C412" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D412" s="3"/>
       <c r="E412" s="6" t="n">
-        <v>87997</v>
+        <v>83270</v>
       </c>
       <c r="F412" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
+          <t>Теорія та методика навчання фізико-математичних наук</t>
         </is>
       </c>
       <c r="G412" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H412" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I412" s="9"/>
       <c r="J412" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K412" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B413" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C413" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D413" s="3"/>
       <c r="E413" s="6" t="n">
-        <v>83270</v>
+        <v>83271</v>
       </c>
       <c r="F413" s="3" t="inlineStr">
         <is>
-          <t>Теорія та методика навчання фізико-математичних наук</t>
+          <t>Теорія та методика навчання інформатики</t>
         </is>
       </c>
       <c r="G413" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H413" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I413" s="9"/>
       <c r="J413" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K413" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B414" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C414" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D414" s="3"/>
       <c r="E414" s="6" t="n">
-        <v>83271</v>
+        <v>83276</v>
       </c>
       <c r="F414" s="3" t="inlineStr">
         <is>
-          <t>Теорія та методика навчання інформатики</t>
+          <t>Середня освіта (Трудове навчання та технології)</t>
         </is>
       </c>
       <c r="G414" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H414" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I414" s="9"/>
+          <t>- 22720</t>
+        </is>
+      </c>
+      <c r="I414" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J414" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K414" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B415" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C415" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D415" s="3"/>
       <c r="E415" s="6" t="n">
-        <v>83276</v>
+        <v>83323</v>
       </c>
       <c r="F415" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Трудове навчання та технології)</t>
+          <t>Середня освіта (фізична культура)</t>
         </is>
       </c>
       <c r="G415" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H415" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I415" s="9"/>
       <c r="J415" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K415" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B416" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C416" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D416" s="3"/>
       <c r="E416" s="6" t="n">
-        <v>83323</v>
+        <v>83324</v>
       </c>
       <c r="F416" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (фізична культура)</t>
+          <t>Середня освіта (музичне мистецтво)</t>
         </is>
       </c>
       <c r="G416" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H416" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I416" s="9"/>
+          <t>- 17565</t>
+        </is>
+      </c>
+      <c r="I416" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J416" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K416" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B417" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C417" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D417" s="3"/>
       <c r="E417" s="6" t="n">
-        <v>83324</v>
+        <v>83329</v>
       </c>
       <c r="F417" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (музичне мистецтво)</t>
+          <t>Професійна освіта (Теорія та методика професійної освіти)</t>
         </is>
       </c>
       <c r="G417" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H417" s="8" t="inlineStr">
         <is>
-          <t>- 17565</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I417" s="9"/>
       <c r="J417" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K417" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B418" s="8" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C418" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D418" s="3"/>
       <c r="E418" s="6" t="n">
-        <v>83329</v>
+        <v>83332</v>
       </c>
       <c r="F418" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Теорія та методика професійної освіти)</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="G418" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H418" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I418" s="9"/>
+          <t>- 14901</t>
+        </is>
+      </c>
+      <c r="I418" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J418" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K418" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B419" s="8" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C419" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D419" s="3"/>
       <c r="E419" s="6" t="n">
-        <v>83332</v>
+        <v>83341</v>
       </c>
       <c r="F419" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="G419" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H419" s="8" t="inlineStr">
         <is>
-          <t>- 14901</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I419" s="9"/>
       <c r="J419" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K419" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B420" s="8" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C420" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D420" s="3"/>
       <c r="E420" s="6" t="n">
-        <v>83341</v>
+        <v>83342</v>
       </c>
       <c r="F420" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="G420" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H420" s="8" t="inlineStr">
         <is>
-          <t>- 17567</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I420" s="9"/>
       <c r="J420" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K420" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B421" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C421" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D421" s="3"/>
       <c r="E421" s="6" t="n">
-        <v>83342</v>
+        <v>88396</v>
       </c>
       <c r="F421" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Сучасні наукові філологічні студії</t>
         </is>
       </c>
       <c r="G421" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H421" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I421" s="9"/>
       <c r="J421" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K421" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B422" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C422" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D422" s="3"/>
       <c r="E422" s="6" t="n">
-        <v>88396</v>
+        <v>89830</v>
       </c>
       <c r="F422" s="3" t="inlineStr">
         <is>
-          <t>Сучасні наукові філологічні студії</t>
+          <t>Українська філологія (мовознавство, літературознавство, фольклористика)</t>
         </is>
       </c>
       <c r="G422" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H422" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I422" s="9"/>
       <c r="J422" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K422" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
@@ -20125,99 +20135,99 @@
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C426" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D426" s="3"/>
       <c r="E426" s="6" t="n">
         <v>83344</v>
       </c>
       <c r="F426" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G426" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H426" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I426" s="9"/>
+          <t>- 22790</t>
+        </is>
+      </c>
+      <c r="I426" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J426" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K426" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B427" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C427" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D427" s="3"/>
       <c r="E427" s="6" t="n">
         <v>83345</v>
       </c>
       <c r="F427" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G427" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H427" s="8" t="inlineStr">
         <is>
-          <t>- 17566</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I427" s="9"/>
       <c r="J427" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K427" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B428" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C428" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D428" s="3"/>
       <c r="E428" s="6" t="n">
@@ -20256,54 +20266,56 @@
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C429" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D429" s="3"/>
       <c r="E429" s="6" t="n">
         <v>69871</v>
       </c>
       <c r="F429" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G429" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H429" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I429" s="9"/>
+          <t>- 22789</t>
+        </is>
+      </c>
+      <c r="I429" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J429" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K429" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B430" s="8" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C430" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D430" s="3"/>
       <c r="E430" s="6" t="n">
@@ -20482,68 +20494,111 @@
         <v>83365</v>
       </c>
       <c r="F434" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="G434" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H434" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I434" s="9"/>
       <c r="J434" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K434" s="9"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="435">
+      <c r="A435" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B435" s="8" t="inlineStr">
+        <is>
+          <t>I10</t>
+        </is>
+      </c>
+      <c r="C435" s="3" t="inlineStr">
+        <is>
+          <t>Соціальна робота та консультування</t>
+        </is>
+      </c>
+      <c r="D435" s="3"/>
+      <c r="E435" s="6" t="n">
+        <v>90016</v>
+      </c>
+      <c r="F435" s="3" t="inlineStr">
+        <is>
+          <t>Соціальна робота</t>
+        </is>
+      </c>
+      <c r="G435" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H435" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I435" s="9"/>
+      <c r="J435" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K435" s="9"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K434"/>
+  <autoFilter ref="A1:K435"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I243"/>
+  <dimension ref="A1:I224"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -20584,51 +20639,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
@@ -20654,88 +20709,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>17</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -20768,51 +20823,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -20953,51 +21008,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -21064,51 +21119,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
         <v>11</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -21534,51 +21589,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -21641,51 +21696,51 @@
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
@@ -21928,51 +21983,51 @@
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>19</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
@@ -22061,60 +22116,60 @@
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>2</v>
       </c>
@@ -22127,87 +22182,87 @@
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F46" s="6" t="n">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -22229,84 +22284,84 @@
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F48" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F49" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
@@ -22523,6557 +22578,5890 @@
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>130</v>
+        <v>61</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>93</v>
+        <v>46</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
-          <t>Здоров’я людини</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E60" s="6" t="n">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E61" s="6" t="n">
-        <v>112</v>
+        <v>2</v>
       </c>
       <c r="F61" s="6" t="n">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова і література</t>
+          <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E62" s="6" t="n">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="F62" s="6" t="n">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та зарубіжна література</t>
+          <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E63" s="6" t="n">
-        <v>53</v>
+        <v>1</v>
       </c>
       <c r="F63" s="6" t="n">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова і література</t>
+          <t>Французька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E64" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="F64" s="6" t="n">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова та зарубіжна література</t>
+          <t>Іспанська мова і література</t>
         </is>
       </c>
       <c r="E65" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F65" s="6" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
-          <t>Французька мова і література</t>
+          <t>Іспанська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E66" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="F66" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
-          <t>Французька мова та зарубіжна література</t>
+          <t>Інші мови (із зазначенням мови) та зарубіжна література</t>
         </is>
       </c>
       <c r="E67" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F67" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D68" s="3" t="inlineStr">
         <is>
-          <t>Іспанська мова і література</t>
+          <t>Історія</t>
         </is>
       </c>
       <c r="E68" s="6" t="n">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
-          <t>Іспанська мова та зарубіжна література</t>
+          <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E69" s="6" t="n">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
-          <t>Інші мови (із зазначенням мови) та зарубіжна література</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E70" s="6" t="n">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="F70" s="6" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
-          <t>Історія</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E71" s="6" t="n">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="E72" s="6" t="n">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="F72" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E73" s="6" t="n">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="F73" s="6" t="n">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Фізика</t>
         </is>
       </c>
       <c r="E74" s="6" t="n">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="F74" s="6" t="n">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E75" s="6" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F75" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Інформатика</t>
         </is>
       </c>
       <c r="E76" s="6" t="n">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F76" s="6" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
-          <t>Фізика</t>
+          <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E77" s="6" t="n">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="F77" s="6" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Технології</t>
         </is>
       </c>
       <c r="E78" s="6" t="n">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F78" s="6" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E79" s="6" t="n">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F79" s="6" t="n">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
-          <t>Трудове навчання та технології</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E80" s="6" t="n">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="F80" s="6" t="n">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
-          <t>Технології</t>
+          <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E81" s="6" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F81" s="6" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Електроніка, метрологія та радіотелекомунікації</t>
         </is>
       </c>
       <c r="E82" s="6" t="n">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F82" s="6" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E83" s="6" t="n">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F83" s="6" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D84" s="3" t="inlineStr">
         <is>
-          <t>Мистецтво. Музичне мистецтво</t>
+          <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E84" s="6" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F84" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Логопедія</t>
         </is>
       </c>
       <c r="E85" s="6" t="n">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="F85" s="6" t="n">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, метрологія та радіотелекомунікації</t>
+          <t>Олігофренопедагогіка</t>
         </is>
       </c>
       <c r="E86" s="6" t="n">
         <v>11</v>
       </c>
       <c r="F86" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
-          <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
+          <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E87" s="6" t="n">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F87" s="6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології</t>
+          <t>Ортопедагогіка</t>
         </is>
       </c>
       <c r="E88" s="6" t="n">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F88" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
-          <t>Логопедія</t>
+          <t>Сурдопедагогіка</t>
         </is>
       </c>
       <c r="E89" s="6" t="n">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="F89" s="6" t="n">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="G89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
-          <t>Олігофренопедагогіка</t>
+          <t>Тифлопедагогіка</t>
         </is>
       </c>
       <c r="E90" s="6" t="n">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F90" s="6" t="n">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
-        <v>10</v>
+        <v>126</v>
       </c>
       <c r="F91" s="6" t="n">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>022</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
-          <t>Ортопедагогіка</t>
+          <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E92" s="6" t="n">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="F92" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>022</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="D93" s="3" t="inlineStr">
         <is>
-          <t>Сурдопедагогіка</t>
+          <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E93" s="6" t="n">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F93" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>022</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
-          <t>Тифлопедагогіка</t>
+          <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E94" s="6" t="n">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F94" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>023</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
-        <v>204</v>
+        <v>25</v>
       </c>
       <c r="F95" s="6" t="n">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>022</t>
+          <t>024</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
-[...6 lines deleted...]
-      </c>
+          <t>Хореографія</t>
+        </is>
+      </c>
+      <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F96" s="6" t="n">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
-          <t>022</t>
+          <t>025</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
-[...6 lines deleted...]
-      </c>
+          <t>Музичне мистецтво</t>
+        </is>
+      </c>
+      <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F97" s="6" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>022</t>
+          <t>028</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
-[...6 lines deleted...]
-      </c>
+          <t>Менеджмент соціокультурної діяльності</t>
+        </is>
+      </c>
+      <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
         <v>12</v>
       </c>
       <c r="F98" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
-          <t>023</t>
+          <t>029</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="F99" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>024</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="F100" s="6" t="n">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
-          <t>025</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="F101" s="6" t="n">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>028</t>
+          <t>034</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент соціокультурної діяльності</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F102" s="6" t="n">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
-[...2 lines deleted...]
-      <c r="D103" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D103" s="3" t="inlineStr">
+        <is>
+          <t>українська мова та література</t>
+        </is>
+      </c>
       <c r="E103" s="6" t="n">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F103" s="6" t="n">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D104" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D104" s="3" t="inlineStr">
+        <is>
+          <t>слов’янські мови та літератури (переклад включно), перша - польська</t>
+        </is>
+      </c>
       <c r="E104" s="6" t="n">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="F104" s="6" t="n">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
-[...2 lines deleted...]
-      <c r="D105" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D105" s="3" t="inlineStr">
+        <is>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E105" s="6" t="n">
-        <v>9</v>
+        <v>146</v>
       </c>
       <c r="F105" s="6" t="n">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
-[...2 lines deleted...]
-      <c r="D106" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D106" s="3" t="inlineStr">
+        <is>
+          <t>германські мови та літератури (переклад включно), перша - німецька</t>
+        </is>
+      </c>
       <c r="E106" s="6" t="n">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="F106" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D107" s="3" t="inlineStr">
         <is>
-          <t>українська мова та література</t>
+          <t>романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E107" s="6" t="n">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="F107" s="6" t="n">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D108" s="3" t="inlineStr">
         <is>
-          <t>слов’янські мови та літератури (переклад включно), перша - польська</t>
+          <t>романські мови та літератури (переклад включно), перша - італійська</t>
         </is>
       </c>
       <c r="E108" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F108" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E109" s="6" t="n">
-        <v>178</v>
+        <v>3</v>
       </c>
       <c r="F109" s="6" t="n">
-        <v>116</v>
+        <v>2</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D110" s="3" t="inlineStr">
         <is>
-          <t>германські мови та літератури (переклад включно), перша - німецька</t>
+          <t>прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E110" s="6" t="n">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="F110" s="6" t="n">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Економіка</t>
+        </is>
+      </c>
+      <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F111" s="6" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Політологія</t>
+        </is>
+      </c>
+      <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="F112" s="6" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>3</v>
+        <v>540</v>
       </c>
       <c r="F113" s="6" t="n">
-        <v>6</v>
+        <v>317</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Соціологія</t>
+        </is>
+      </c>
+      <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="F114" s="6" t="n">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="F115" s="6" t="n">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F116" s="6" t="n">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>683</v>
+        <v>44</v>
       </c>
       <c r="F117" s="6" t="n">
-        <v>518</v>
+        <v>15</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F118" s="6" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="F119" s="6" t="n">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F120" s="6" t="n">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="F121" s="6" t="n">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F122" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="F123" s="6" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>232</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Соціальне забезпечення</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="F124" s="6" t="n">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="G124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F125" s="6" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F126" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>291</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="F127" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Соціальне забезпечення</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
         <v>18</v>
       </c>
       <c r="F128" s="6" t="n">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>A2</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Туризм</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F129" s="6" t="n">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>A3</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F130" s="6" t="n">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
-[...2 lines deleted...]
-      <c r="D131" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D131" s="3" t="inlineStr">
+        <is>
+          <t>Українська мова і література</t>
+        </is>
+      </c>
       <c r="E131" s="6" t="n">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F131" s="6" t="n">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="G131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
-[...2 lines deleted...]
-      <c r="D132" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D132" s="3" t="inlineStr">
+        <is>
+          <t>Англійська мова та зарубіжна література</t>
+        </is>
+      </c>
       <c r="E132" s="6" t="n">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="F132" s="6" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="G132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
-[...2 lines deleted...]
-      <c r="D133" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D133" s="3" t="inlineStr">
+        <is>
+          <t>Історія та громадянська освіта</t>
+        </is>
+      </c>
       <c r="E133" s="6" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F133" s="6" t="n">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>A2</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
-[...2 lines deleted...]
-      <c r="D134" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D134" s="3" t="inlineStr">
+        <is>
+          <t>Математика</t>
+        </is>
+      </c>
       <c r="E134" s="6" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F134" s="6" t="n">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
-          <t>A3</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
-[...2 lines deleted...]
-      <c r="D135" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D135" s="3" t="inlineStr">
+        <is>
+          <t>Біологія та здоров’я людини</t>
+        </is>
+      </c>
       <c r="E135" s="6" t="n">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F135" s="6" t="n">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="G135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D136" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="E136" s="6" t="n">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F136" s="6" t="n">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="G136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D137" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та зарубіжна література</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E137" s="6" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F137" s="6" t="n">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="G137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D138" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E138" s="6" t="n">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F138" s="6" t="n">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="G138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D139" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Інформатика</t>
         </is>
       </c>
       <c r="E139" s="6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F139" s="6" t="n">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D140" s="3" t="inlineStr">
         <is>
-          <t>Біологія та здоров’я людини</t>
+          <t>Технології</t>
         </is>
       </c>
       <c r="E140" s="6" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F140" s="6" t="n">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="G140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D141" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E141" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F141" s="6" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D142" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E142" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F142" s="6" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B143" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D143" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Захист України</t>
         </is>
       </c>
       <c r="E143" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F143" s="6" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D144" s="3" t="inlineStr">
         <is>
-          <t>Інформатика</t>
+          <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E144" s="6" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F144" s="6" t="n">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="G144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D145" s="3" t="inlineStr">
         <is>
-          <t>Технології</t>
+          <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E145" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F145" s="6" t="n">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="G145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D146" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Логопедія</t>
         </is>
       </c>
       <c r="E146" s="6" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F146" s="6" t="n">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="G146" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H146" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B147" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D147" s="3" t="inlineStr">
         <is>
-          <t>Мистецтво. Музичне мистецтво</t>
+          <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E147" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F147" s="6" t="n">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="G147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D148" s="3" t="inlineStr">
         <is>
-          <t>Захист України</t>
+          <t>Сурдопедагогіка</t>
         </is>
       </c>
       <c r="E148" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F148" s="6" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="G148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B149" s="8" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D149" s="3" t="inlineStr">
         <is>
-          <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
+          <t>Тифлопедагогіка</t>
         </is>
       </c>
       <c r="E149" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F149" s="6" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F150" s="6" t="n">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="G150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B151" s="8" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D151" s="3"/>
       <c r="E151" s="6" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F151" s="6" t="n">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="G151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D152" s="3" t="inlineStr">
         <is>
-          <t>Логопедія</t>
+          <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E152" s="6" t="n">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F152" s="6" t="n">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="G152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B153" s="8" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D153" s="3" t="inlineStr">
         <is>
-          <t>Тифлопедагогіка</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E153" s="6" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F153" s="6" t="n">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>B12</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Культурологія та музеєзнавство</t>
+        </is>
+      </c>
+      <c r="D154" s="3"/>
       <c r="E154" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F154" s="6" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B155" s="8" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>B2</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D155" s="3"/>
+          <t>Дизайн</t>
+        </is>
+      </c>
+      <c r="D155" s="3" t="inlineStr">
+        <is>
+          <t>Дизайн середовища</t>
+        </is>
+      </c>
       <c r="E155" s="6" t="n">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F155" s="6" t="n">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="G155" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H155" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>B4</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
-[...2 lines deleted...]
-      <c r="D156" s="3"/>
+          <t>Образотворче мистецтво та реставрація</t>
+        </is>
+      </c>
+      <c r="D156" s="3" t="inlineStr">
+        <is>
+          <t>Візуальні мистецтва</t>
+        </is>
+      </c>
       <c r="E156" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B157" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B5</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Музичне мистецтво</t>
+        </is>
+      </c>
+      <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="F157" s="6" t="n">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B6</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D158" s="3" t="inlineStr">
         <is>
-          <t>Українська мова та література</t>
+          <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E158" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="F158" s="6" t="n">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="G158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B159" s="8" t="inlineStr">
         <is>
-          <t>B12</t>
+          <t>B7</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
-          <t>Культурологія та музеєзнавство</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F159" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>B2</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F160" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B161" s="8" t="inlineStr">
         <is>
-          <t>B4</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво та реставрація</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D161" s="3" t="inlineStr">
         <is>
-          <t>Візуальні мистецтва</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="E161" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F161" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>B5</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="6" t="n">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F162" s="6" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="G162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B163" s="8" t="inlineStr">
         <is>
-          <t>B6</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
-          <t>Перформативні мистецтва</t>
-[...6 lines deleted...]
-      </c>
+          <t>Міжнародні відносини</t>
+        </is>
+      </c>
+      <c r="D163" s="3"/>
       <c r="E163" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="F163" s="6" t="n">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="G163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>B7</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C164" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="6" t="n">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="F164" s="6" t="n">
-        <v>0</v>
+        <v>348</v>
       </c>
       <c r="G164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H164" s="6" t="n">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="I164" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B165" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D165" s="3"/>
       <c r="E165" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F165" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Журналістика</t>
+        </is>
+      </c>
+      <c r="D166" s="3"/>
       <c r="E166" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F166" s="6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G166" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H166" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B167" s="8" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F167" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F168" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B169" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="6" t="n">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="F169" s="6" t="n">
-        <v>354</v>
+        <v>11</v>
       </c>
       <c r="G169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H169" s="6" t="n">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="I169" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B171" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F171" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F172" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B173" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="6" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F173" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F174" s="6" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B175" s="8" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="6" t="n">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F175" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C176" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F176" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B177" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
-[...2 lines deleted...]
-      <c r="D177" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D177" s="3" t="inlineStr">
+        <is>
+          <t>Англійська мова та зарубіжна література</t>
+        </is>
+      </c>
       <c r="E177" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F177" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
-[...2 lines deleted...]
-      <c r="D178" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D178" s="3" t="inlineStr">
+        <is>
+          <t>Математика</t>
+        </is>
+      </c>
       <c r="E178" s="6" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B179" s="8" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
-[...2 lines deleted...]
-      <c r="D179" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D179" s="3" t="inlineStr">
+        <is>
+          <t>Інформатика</t>
+        </is>
+      </c>
       <c r="E179" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F179" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
-[...2 lines deleted...]
-      <c r="D180" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D180" s="3" t="inlineStr">
+        <is>
+          <t>Трудове навчання та технології</t>
+        </is>
+      </c>
       <c r="E180" s="6" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F180" s="6" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B181" s="8" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
-[...2 lines deleted...]
-      <c r="D181" s="3"/>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D181" s="3" t="inlineStr">
+        <is>
+          <t>Цифрові технології</t>
+        </is>
+      </c>
       <c r="E181" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F181" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
-[...2 lines deleted...]
-      <c r="D182" s="3"/>
+          <t>Спеціальна освіта</t>
+        </is>
+      </c>
+      <c r="D182" s="3" t="inlineStr">
+        <is>
+          <t>Логопедія</t>
+        </is>
+      </c>
       <c r="E182" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F182" s="6" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G182" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H182" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B183" s="8" t="inlineStr">
         <is>
-          <t>012</t>
+          <t>025</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
+          <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D183" s="3"/>
       <c r="E183" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F183" s="6" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G183" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H183" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>013</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D184" s="3"/>
       <c r="E184" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F184" s="6" t="n">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="G184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B185" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D185" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E185" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F185" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G185" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H185" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C186" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D186" s="3"/>
       <c r="E186" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F186" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G186" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H186" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I186" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B187" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Журналістика</t>
+        </is>
+      </c>
+      <c r="D187" s="3"/>
       <c r="E187" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F187" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G187" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H187" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Публічне управління та адміністрування</t>
+        </is>
+      </c>
+      <c r="D188" s="3"/>
       <c r="E188" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F188" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G188" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H188" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B189" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні науки</t>
+        </is>
+      </c>
+      <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F189" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
-      <c r="D190" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D190" s="3"/>
       <c r="E190" s="6" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F190" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G190" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H190" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B191" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F191" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G191" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H191" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C192" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D192" s="3"/>
       <c r="E192" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F192" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G192" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H192" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B193" s="8" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D193" s="3"/>
       <c r="E193" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F193" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G193" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H193" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>B7</t>
         </is>
       </c>
       <c r="C194" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Релігієзнавство</t>
+        </is>
+      </c>
+      <c r="D194" s="3"/>
       <c r="E194" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F194" s="6" t="n">
-        <v>62</v>
+        <v>1</v>
       </c>
       <c r="G194" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H194" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B195" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D195" s="3"/>
       <c r="E195" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F195" s="6" t="n">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="G195" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H195" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Політологія</t>
+        </is>
+      </c>
+      <c r="D196" s="3"/>
       <c r="E196" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F196" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G196" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H196" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B197" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D197" s="3"/>
       <c r="E197" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F197" s="6" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="G197" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H197" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C198" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="6" t="n">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="F198" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G198" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H198" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B199" s="8" t="inlineStr">
         <is>
-          <t>024</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
-          <t>Хореографія</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F199" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G199" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H199" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B200" s="8" t="inlineStr">
         <is>
-          <t>025</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C200" s="3" t="inlineStr">
         <is>
-          <t>Музичне мистецтво</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D200" s="3"/>
       <c r="E200" s="6" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F200" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G200" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H200" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B201" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C201" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D201" s="3"/>
       <c r="E201" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B202" s="8" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D202" s="3"/>
       <c r="E202" s="6" t="n">
-        <v>1</v>
+        <v>66</v>
       </c>
       <c r="F202" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G202" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H202" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I202" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B203" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D203" s="3"/>
       <c r="E203" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F203" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G203" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H203" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I203" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B204" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C204" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D204" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D204" s="3" t="inlineStr">
+        <is>
+          <t>Інформатика</t>
+        </is>
+      </c>
       <c r="E204" s="6" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F204" s="6" t="n">
-        <v>127</v>
+        <v>4</v>
       </c>
       <c r="G204" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H204" s="6" t="n">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="I204" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B205" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
-[...2 lines deleted...]
-      <c r="D205" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D205" s="3" t="inlineStr">
+        <is>
+          <t>Трудове навчання та технології</t>
+        </is>
+      </c>
       <c r="E205" s="6" t="n">
+        <v>49</v>
+      </c>
+      <c r="F205" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G205" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H205" s="6" t="n">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I205" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B206" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
-[...2 lines deleted...]
-      <c r="D206" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D206" s="3" t="inlineStr">
+        <is>
+          <t>Фізична культура</t>
+        </is>
+      </c>
       <c r="E206" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F206" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G206" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H206" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I206" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B207" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
-[...2 lines deleted...]
-      <c r="D207" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D207" s="3" t="inlineStr">
+        <is>
+          <t>Музичне мистецтво</t>
+        </is>
+      </c>
       <c r="E207" s="6" t="n">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="F207" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G207" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H207" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B208" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F208" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G208" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H208" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B209" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="6" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F209" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G209" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H209" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I209" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B210" s="8" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>031</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F210" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G210" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H210" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B211" s="8" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="6" t="n">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F211" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G211" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H211" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I211" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B212" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="6" t="n">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="F212" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G212" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H212" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I212" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B213" s="8" t="inlineStr">
         <is>
-          <t>B7</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D213" s="3"/>
       <c r="E213" s="6" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F213" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G213" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H213" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I213" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B214" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>041</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Богослов’я</t>
         </is>
       </c>
       <c r="D214" s="3"/>
       <c r="E214" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F214" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G214" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H214" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I214" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B215" s="8" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="6" t="n">
+        <v>24</v>
+      </c>
+      <c r="F215" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="G215" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H215" s="6" t="n">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I215" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="6" t="n">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="F216" s="6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G216" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H216" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I216" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B217" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F217" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G217" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H217" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B218" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C218" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D218" s="3"/>
       <c r="E218" s="6" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="F218" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G218" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H218" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I218" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B219" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D219" s="3"/>
       <c r="E219" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F219" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G219" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H219" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B220" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="F220" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G220" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H220" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B221" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C221" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D221" s="3"/>
       <c r="E221" s="6" t="n">
-        <v>66</v>
+        <v>4</v>
       </c>
       <c r="F221" s="6" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G221" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H221" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I221" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B222" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F222" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G222" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H222" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I222" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B223" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Математика</t>
+        </is>
+      </c>
+      <c r="D223" s="3"/>
       <c r="E223" s="6" t="n">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="F223" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G223" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H223" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I223" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B224" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Соціальна робота</t>
+        </is>
+      </c>
+      <c r="D224" s="3"/>
       <c r="E224" s="6" t="n">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="F224" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G224" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H224" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I224" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
-[...633 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I243"/>
+  <autoFilter ref="A1:I224"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>