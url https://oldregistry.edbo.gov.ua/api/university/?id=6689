--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2881,179 +2881,171 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>56437</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Естрадні інструменти</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="8" t="inlineStr">
         <is>
-          <t>КО 003488</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I35" s="9"/>
       <c r="J35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>56438</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Народні інструменти</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="8" t="inlineStr">
         <is>
-          <t>КО 003487</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I36" s="9"/>
       <c r="J36" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>56439</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Хорове диригування</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="8" t="inlineStr">
         <is>
-          <t>КО 003485</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I37" s="9"/>
       <c r="J37" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>56440</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Спів</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="8" t="inlineStr">
         <is>
-          <t>КО 003486</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I38" s="9"/>
       <c r="J38" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
@@ -3722,51 +3714,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
@@ -3792,54 +3784,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
@@ -3862,219 +3854,219 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
+        <v>7</v>
+      </c>
+      <c r="F6" s="6" t="n">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
@@ -4233,51 +4225,51 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
@@ -4406,216 +4398,216 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та виробництво</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I27"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>