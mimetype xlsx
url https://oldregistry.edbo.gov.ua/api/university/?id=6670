--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -612,54 +612,56 @@
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>60591</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I2" s="9"/>
+          <t>- 22477</t>
+        </is>
+      </c>
+      <c r="I2" s="9" t="n">
+        <v>46561</v>
+      </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">