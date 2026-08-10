--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -730,56 +730,54 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>200</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t>УД 02012688</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
@@ -1419,97 +1417,93 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>14251</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Зберігання і переробка зерна</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t>УД 02012688</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>14252</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Виробництво харчової продукції</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
-          <t>УД 02012688</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>40132</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Зберігання і переробка зерна</t>
         </is>
@@ -1573,56 +1567,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>42045</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="inlineStr">
         <is>
-          <t>ДС 000359</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
@@ -1653,138 +1645,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>61388</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Комерційна діяльність</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
-          <t>ДС 004408</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>42047</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Виробництво харчової продукції</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
-          <t>ДС 000358</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>42048</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Зберігання і переробка зерна</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
-          <t>ДС 000357</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
@@ -1854,97 +1840,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>76710</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Виробництво харчової продукції</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
-          <t>ДС 005925</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>76712</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Зберігання і переробка зерна</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
-          <t>ДС 005926</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
@@ -2109,117 +2091,117 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>22</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>