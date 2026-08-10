--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -616,102 +616,98 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>160</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 11017045</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 03.06.2022 № 100-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>60</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 11017046</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 03.06.2022 № 100-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>230</v>
@@ -1985,138 +1981,132 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>55439</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 11017045</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>55440</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Оціночна діяльність</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 11017045</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>55441</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Маркетингова діяльність</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 11017046</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>55442</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Інформаційна діяльність підприємства</t>
         </is>
@@ -2219,97 +2209,93 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>55445</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Готельне обслуговування</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>УД 11017055</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>55446</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>УД 11017056</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
@@ -2342,56 +2328,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>55410</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДС 002773</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
@@ -2424,179 +2408,171 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>55412</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 002673</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>55414</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Оціночна діяльність</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 002774</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>55897</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 003076</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>57885</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Оціночна діяльність</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 003781</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -2668,96 +2644,94 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>55415</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Маркетингова діяльність</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>ДС 002771</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>55896</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДС 003073</t>
+          <t>ДС 007801</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D22" s="3"/>
@@ -2828,56 +2802,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>55899</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>ДС 003075</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
@@ -2990,56 +2962,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
         <v>55435</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Готельне обслуговування</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>ДС 002772</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I28" s="9"/>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
@@ -3111,96 +3081,94 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
         <v>55437</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t>ДС 002670</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">
         <v>57862</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>ДС 003786</t>
+          <t>ДС 007802</t>
         </is>
       </c>
       <c r="I32" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D33" s="3"/>
@@ -3273,97 +3241,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="8" t="n">
         <v>69681</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
-          <t>ДС 005852</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I35" s="9"/>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="8" t="n">
         <v>69683</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Оціночна діяльність</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>ДС 005849</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I36" s="9"/>
       <c r="J36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="8" t="n">
@@ -3394,56 +3358,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="8" t="n">
         <v>69687</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>ДС 005848</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I38" s="9"/>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="8" t="n">
@@ -3597,56 +3559,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="8" t="n">
         <v>69696</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="7" t="inlineStr">
         <is>
-          <t>ДС 005851</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I43" s="9"/>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="8" t="n">
@@ -3949,51 +3909,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
@@ -4048,117 +4008,117 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>167</v>
+        <v>49</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -4180,117 +4140,117 @@
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>292</v>
+        <v>89</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
@@ -4312,117 +4272,117 @@
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
-        <v>204</v>
+        <v>75</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>