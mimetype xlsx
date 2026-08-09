--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1888,56 +1888,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>55501</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Комерційна діяльність</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
-          <t>ДС 002880</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
@@ -1970,138 +1968,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>55503</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Інформаційна діяльність підприємства</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
-          <t>ДС 002878</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>55504</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та управління бізнесом</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
-          <t>ДС 002881</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>55505</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Товарознавство та комерційна діяльність</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
-          <t>ДС 002879</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
@@ -2134,56 +2126,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>60856</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Інформаційна діяльність підприємства</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
-          <t>ДС 003790</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
@@ -2503,56 +2493,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>77071</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та управління бізнесом</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="8" t="inlineStr">
         <is>
-          <t>ДС 006512</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
@@ -2955,84 +2943,84 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
@@ -3054,84 +3042,84 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -3153,51 +3141,51 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -3219,51 +3207,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -3285,84 +3273,84 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>17</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>119</v>
+        <v>41</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
@@ -3384,51 +3372,51 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>