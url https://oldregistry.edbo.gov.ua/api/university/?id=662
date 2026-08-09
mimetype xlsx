--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3362,56 +3362,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>61282</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Інформаційні технології в підприємницькій діяльності</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДО 003764</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
@@ -3561,56 +3559,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Суднобудування</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>43755</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Монтаж, проектування та обслуговування суднових машин, механізмів та систем</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>ДО 000370</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Суднобудування</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
@@ -3641,97 +3637,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>43740</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Обслуговування, діагностика та ремонт автотранспортних засобів</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДО 000372</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>43743</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Монтаж і обслуговування електроустаткування суднового електрообладнання</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>ДО 000371</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
@@ -3803,56 +3795,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
         <v>61283</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Радіотехніка, радіоелектронні апарати та зв’язок</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t>ДО 003765</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Річковий та морський транспорт</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
@@ -4816,51 +4806,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
@@ -4919,117 +4909,117 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>168</v>
+        <v>110</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
@@ -5051,51 +5041,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>220</v>
+        <v>155</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>