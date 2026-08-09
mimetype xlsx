--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -764,92 +764,92 @@
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>55307</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Готельний і ресторанний менеджмент</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t>УД 11016714</t>
         </is>
       </c>
       <c r="K5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>55308</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Туристичний менеджмент</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t>УД 11016714</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>55309</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Оптова і роздрібна торгівля</t>
@@ -1625,51 +1625,51 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -1790,249 +1790,249 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>