--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -3080,56 +3080,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>55293</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Оціночна діяльність</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
-          <t>ДС 002728</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
@@ -3443,56 +3441,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>55291</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Інформаційна діяльність підприємства</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="8" t="inlineStr">
         <is>
-          <t>ДС 002734</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
@@ -3605,56 +3601,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>61156</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Інформаційна діяльність підприємства</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="8" t="inlineStr">
         <is>
-          <t>ДС 002734</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
@@ -4939,51 +4933,51 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -5203,51 +5197,51 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -5269,51 +5263,51 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
@@ -5335,414 +5329,414 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>212</v>
+        <v>88</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>128</v>
+        <v>92</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>73</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I25"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>