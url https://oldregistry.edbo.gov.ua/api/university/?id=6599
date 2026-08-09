--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -855,97 +855,97 @@
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>58</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7436 Швачка
 7433 Кравець</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>8263 Вишивальник
 7433 Кравець</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>14</v>
       </c>
       <c r="C7" s="7" t="n">