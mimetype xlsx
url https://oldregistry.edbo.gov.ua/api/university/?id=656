--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1019,56 +1019,54 @@
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>60</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
-          <t>КД 08014234</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
       <c r="L11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>5.03050401</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>економіка підприємства</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>0</v>
@@ -2641,56 +2639,54 @@
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>30116</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>КД 08014234</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>42237</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
@@ -3111,56 +3107,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>42247</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>ДО 001075</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K24"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I2"/>