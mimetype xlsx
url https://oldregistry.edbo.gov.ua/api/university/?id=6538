--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2009,51 +2009,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
@@ -2079,88 +2079,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>181</v>
+        <v>149</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E12" s="8" t="n">
-        <v>123</v>
+        <v>101</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>