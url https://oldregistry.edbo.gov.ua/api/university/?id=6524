--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1922,56 +1922,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>54149</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп’ютеризованих інтегрованих і робототехнічних систем</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>УД 04016584</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
@@ -2002,56 +2000,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>54151</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування і ремонт вагонів</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>УД 04016585</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
@@ -2211,97 +2207,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>54157</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Монтаж, обслуговування та ремонт автоматизованих систем керування рухом на залізничному транспорті</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДС 002862</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>54158</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп’ютеризованих інтегрованих і робототехнічних систем</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДС 002863</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
@@ -2334,138 +2326,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>59235</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп’ютеризованих інтегрованих і робототехнічних систем</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 003808</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>54152</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Обслуговування і ремонт залізничних споруд та об’єктів колійного господарства</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 002864</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>54153</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування і ремонт вагонів</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 002865</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -2834,56 +2820,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
         <v>77783</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Обслуговування комп’ютеризованих інтегрованих і робототехнічних систем</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t>ДС 006473</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
@@ -2953,56 +2937,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
         <v>77953</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування і ремонт вагонів</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>ДС 006470</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
@@ -3218,51 +3200,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>8</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
@@ -3284,223 +3266,223 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>150</v>
+        <v>122</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">