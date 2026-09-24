--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1833,132 +1833,138 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>60518</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та комп'ютерні технології</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>ДС 007961</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>60519</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Інжиніринг та програмування в інфокомунікаціях</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I18" s="9"/>
+          <t>ДС 007956</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>60520</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Мережні технології та Інтернет речей</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I19" s="9"/>
+          <t>ДС 007959</t>
+        </is>
+      </c>
+      <c r="I19" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -1991,171 +1997,179 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>67484</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I21" s="9"/>
+          <t>ДС 007958</t>
+        </is>
+      </c>
+      <c r="I21" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>67485</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Мережні технології та Інтернет речей</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I22" s="9"/>
+          <t>ДС 007960</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>67486</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Інжиніринг та програмування в інфокомунікаціях</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I23" s="9"/>
+          <t>ДС 007957</t>
+        </is>
+      </c>
+      <c r="I23" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>67487</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та комп'ютерні технології</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I24" s="9"/>
+          <t>ДС 007962</t>
+        </is>
+      </c>
+      <c r="I24" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K24"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
@@ -2221,216 +2235,216 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>88</v>
+        <v>216</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>88</v>
+        <v>184</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>161</v>
+        <v>387</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>420</v>
+        <v>393</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>