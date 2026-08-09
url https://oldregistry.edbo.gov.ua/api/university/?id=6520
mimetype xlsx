--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1796,93 +1796,91 @@
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>54722</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Інжиніринг та програмування в інфокомунікаціях</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>ДС 007246</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>60518</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та комп'ютерні технології</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 006439</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -2223,84 +2221,84 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
@@ -2322,150 +2320,150 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>180</v>
+        <v>138</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>207</v>
+        <v>144</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>106</v>
+        <v>1</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>