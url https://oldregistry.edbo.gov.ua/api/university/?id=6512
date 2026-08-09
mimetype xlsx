--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1059,54 +1059,56 @@
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>79527</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Цифрові технології)</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>- 22971</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
@@ -2222,219 +2224,219 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>107</v>
+        <v>55</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
@@ -2593,51 +2595,51 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>