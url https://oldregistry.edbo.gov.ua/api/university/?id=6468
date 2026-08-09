--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -846,56 +846,54 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Правове забезпечення службово-бойової діяльності частин та підрозділів Національної гвардії України</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G6" s="8" t="inlineStr">
         <is>
-          <t>ІД 11015496</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H6" s="9"/>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 27.09.2021 № 189-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
@@ -1462,56 +1460,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>52291</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Правове забезпечення службово-бойової діяльності частин та підрозділів Національної гвардії України</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t>ІД 11015496</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
@@ -1612,51 +1608,51 @@
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>88124</v>
+        <v>90337</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Військовий переклад та лінгвістичне забезпечення</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>