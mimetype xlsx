--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -5775,54 +5775,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
         <v>75555</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I89" s="9"/>
+          <t>- 23376</t>
+        </is>
+      </c>
+      <c r="I89" s="9" t="n">
+        <v>46533</v>
+      </c>
       <c r="J89" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
@@ -14337,54 +14339,56 @@
         <is>
           <t>G8</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D283" s="3"/>
       <c r="E283" s="6" t="n">
         <v>78652</v>
       </c>
       <c r="F283" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G283" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H283" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I283" s="9"/>
+          <t>- 23377</t>
+        </is>
+      </c>
+      <c r="I283" s="9" t="n">
+        <v>46533</v>
+      </c>
       <c r="J283" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K283" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B284" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C284" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D284" s="3"/>
       <c r="E284" s="6" t="n">
@@ -14761,425 +14765,425 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>32</v>
+        <v>88</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>E4</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
@@ -15198,54 +15202,54 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
@@ -15268,718 +15272,718 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>75</v>
+        <v>176</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>G14</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Деревообробні та меблеві технології</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>G22</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>30</v>
+        <v>81</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Холодильні та кліматичні технології</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="F27" s="6" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>109</v>
+        <v>279</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>H5</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>80</v>
+        <v>164</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F35" s="6" t="n">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="F37" s="6" t="n">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
@@ -16002,87 +16006,87 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>33</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>6</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -16134,84 +16138,84 @@
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -16266,51 +16270,51 @@
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>44</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
@@ -16365,186 +16369,186 @@
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F50" s="6" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F53" s="6" t="n">
         <v>31</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>95</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Енергетичне машинобудування</t>
@@ -16563,87 +16567,87 @@
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F56" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
@@ -16695,183 +16699,183 @@
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F60" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="F61" s="6" t="n">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>187</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Деревообробні та меблеві технології</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F62" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
@@ -16893,153 +16897,153 @@
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="F66" s="6" t="n">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F67" s="6" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
@@ -17091,84 +17095,84 @@
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="F72" s="6" t="n">
         <v>45</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F73" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
@@ -17227,84 +17231,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E76" s="6" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F76" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F77" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
@@ -17330,91 +17334,91 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E79" s="6" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F79" s="6" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E80" s="6" t="n">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="F80" s="6" t="n">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
@@ -17437,388 +17441,388 @@
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F82" s="6" t="n">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F83" s="6" t="n">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="F84" s="6" t="n">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F85" s="6" t="n">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F86" s="6" t="n">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F87" s="6" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F88" s="6" t="n">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F89" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E90" s="6" t="n">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F90" s="6" t="n">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="F91" s="6" t="n">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="F92" s="6" t="n">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
@@ -17837,454 +17841,454 @@
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F94" s="6" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="F95" s="6" t="n">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D96" s="3" t="inlineStr">
         <is>
           <t>Холодильні та кліматичні технології</t>
         </is>
       </c>
       <c r="E96" s="6" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F96" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="F97" s="6" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>73</v>
+        <v>160</v>
       </c>
       <c r="F98" s="6" t="n">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="F99" s="6" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="F100" s="6" t="n">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
           <t>H5</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F101" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>133</v>
+        <v>277</v>
       </c>
       <c r="F102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>38</v>
+        <v>80</v>
       </c>
       <c r="F103" s="6" t="n">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F104" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F105" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="F106" s="6" t="n">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -18402,84 +18406,84 @@
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
@@ -18501,51 +18505,51 @@
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -18567,51 +18571,51 @@
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F116" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
@@ -18867,114 +18871,114 @@
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F125" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F126" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B128" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -19029,51 +19033,51 @@
       <c r="H129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F130" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B131" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -19260,51 +19264,51 @@
       <c r="H136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B137" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
@@ -19425,51 +19429,51 @@
       <c r="H141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
@@ -19524,51 +19528,51 @@
       <c r="H144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B145" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B146" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>