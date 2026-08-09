--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -663,102 +663,98 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>120</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 05012730</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>120</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 05012731</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>120</v>
@@ -2599,97 +2595,93 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>31216</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 05012730</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>31218</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 05012731</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>31211</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
@@ -2923,56 +2915,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>42251</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Організація обслуговування на транспорті</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДС 001180</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
@@ -3005,138 +2995,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>42255</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Зварювальне виробництво</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 001182</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>42254</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Технологія обробки матеріалів на верстатах і автоматичних лініях</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 001179</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>42253</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Монтаж і експлуатація електроустаткування підприємств і цивільних споруд</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 001183</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
@@ -3210,56 +3194,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>42256</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Опорядження будівель і споруд та будівельний дизайн</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -3337,56 +3319,54 @@
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E22" s="8" t="n">
         <v>42250</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на автомобільному транспорті</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДС 001184</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
@@ -3460,56 +3440,54 @@
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Верстати та інструменти</t>
         </is>
       </c>
       <c r="E25" s="8" t="n">
         <v>73045</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Технологія обробки матеріалів на верстатах і автоматичних лініях</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДС 005751</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
@@ -3620,56 +3598,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
         <v>73040</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Зварювальне виробництво</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t>ДС 005752</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I29" s="9"/>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
@@ -4046,286 +4022,286 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E16" s="8" t="n">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>