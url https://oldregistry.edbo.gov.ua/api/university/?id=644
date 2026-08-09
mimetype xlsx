--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2137,138 +2137,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>44020</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Монтаж і обслуговування електричних машин і апаратів</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДО 004026</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>44021</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт електропобутової техніки</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДО 004025</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>44023</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Електропостачання</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДО 004024</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
@@ -2301,56 +2295,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>44019</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Обслуговування електротехнічного обладнання і автоматичного устаткування будівель і споруд</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>ДО 004027</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K20"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>