--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2863,56 +2863,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>51406</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="8" t="inlineStr">
         <is>
-          <t>ДС 001207</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
@@ -2945,56 +2943,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>72451</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="8" t="inlineStr">
         <is>
-          <t>ДС 004744</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
@@ -3312,54 +3308,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>77240</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I30" s="9"/>
+          <t>ДС 007626</t>
+        </is>
+      </c>
+      <c r="I30" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
@@ -3818,216 +3816,216 @@
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>24</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>11</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>12</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -4112,51 +4110,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
@@ -4244,249 +4242,249 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>84</v>
+        <v>63</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>184</v>
+        <v>133</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
@@ -4508,54 +4506,54 @@
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>150</v>
+        <v>106</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I25"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">