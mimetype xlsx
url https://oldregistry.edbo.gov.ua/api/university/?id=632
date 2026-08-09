--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1875,96 +1875,96 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>45257</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДО 000783</t>
+          <t>ДО 007920</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>45274</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Реконструкція будівель та споруд</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДО 000786</t>
+          <t>ДО 007919</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
@@ -1996,55 +1996,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>45278</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДО 000784</t>
+          <t>ДО 007918</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
@@ -2419,187 +2419,187 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>5</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>123</v>
+        <v>86</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>334</v>
+        <v>277</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>