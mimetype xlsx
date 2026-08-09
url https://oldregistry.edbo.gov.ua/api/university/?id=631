--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1150,97 +1150,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>44188</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
-          <t>ДС 000307</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>51747</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>ДС 000306</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
@@ -1273,97 +1269,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>44328</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Комерційна діяльність</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>ДС 000309</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>51746</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>ДС 000308</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
@@ -1396,56 +1388,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>44186</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт обладнання харчових виробництв</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>ДС 000304</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
@@ -1519,56 +1509,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>44184</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Бродильне виробництво і виноробство</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДС 000300</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -1681,96 +1669,94 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>44181</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Готельне обслуговування</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 000303</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>51745</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 000302</t>
+          <t>ДС 007842</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>48396</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D17" s="3"/>
@@ -2357,216 +2343,216 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>107</v>
+        <v>32</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>8</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>141</v>
+        <v>30</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>