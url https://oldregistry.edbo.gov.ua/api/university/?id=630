--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -635,148 +635,142 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>образотворче мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>12</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
-          <t>НД-ІІ 1480394</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 30.06.2011 протокол № 88, наказ МОНмолодьспорту від 01.07.2011 № 2487-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>6.020206</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>реставрація творів мистецтва</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>6</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t>НД-ІІ 1480395</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 30.06.2011 протокол № 88, наказ МОНмолодьспорту від 01.07.2011 № 2487-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>6.020208</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>декоративно-прикладне мистецтво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>42</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t>НД-ІІ 1480396</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 30.06.2011 протокол № 88, наказ МОНмолодьспорту від 01.07.2011 № 2487-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>30</v>
@@ -3330,56 +3324,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>53039</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="8" t="inlineStr">
         <is>
-          <t>КО 003068</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I51" s="9"/>
       <c r="J51" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K51" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
@@ -4034,158 +4026,158 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>166</v>
+        <v>116</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>