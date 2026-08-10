--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -1477,56 +1477,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>19213</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Класична хореографія</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>КК 14015347</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
@@ -1791,56 +1789,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>40549</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>народна хореографія</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>КО 001659</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -2107,138 +2103,132 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>40542</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Організація народної пісенної творчості</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>КО 001658</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>40544</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Організація народної інструментальної творчості</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>КО 001657</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>40547</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Видовищно-театралізовані заходи</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>КО 001656</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -2271,56 +2261,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>40548</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>КО 001655</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
@@ -2714,51 +2702,51 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво та медіавиробництво</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Аудіовізуальне мистецтво</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
@@ -2780,84 +2768,84 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -2920,186 +2908,186 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">