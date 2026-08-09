--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1656,54 +1656,56 @@
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
         <v>82966</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізична культура)</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I10" s="9"/>
+          <t>- 22938</t>
+        </is>
+      </c>
+      <c r="I10" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
@@ -1951,93 +1953,97 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>66033</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>КО 007431</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>66036</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I18" s="9"/>
+          <t>КО 007432</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
@@ -2076,54 +2082,56 @@
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
         <v>74043</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (музичне мистецтво)</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I20" s="9"/>
+          <t>КО 007434</t>
+        </is>
+      </c>
+      <c r="I20" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
@@ -2162,80 +2170,86 @@
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
         <v>74041</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (фізична культура)</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I22" s="9"/>
+          <t>КО 007433</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
-      <c r="D23" s="3"/>
+      <c r="D23" s="3" t="inlineStr">
+        <is>
+          <t>Хореографічне мистецтво</t>
+        </is>
+      </c>
       <c r="E23" s="6" t="n">
-        <v>88142</v>
+        <v>89708</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
@@ -2462,51 +2476,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -2532,158 +2546,158 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>27</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -2956,228 +2970,228 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>323</v>
+        <v>205</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I23"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>