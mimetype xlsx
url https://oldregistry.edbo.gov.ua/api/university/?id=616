--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1469,56 +1469,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>18161</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>вихователь дітей дошкільного віку, організатор фізичного виховання в дошкільному закладі</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>УД 13016300</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
@@ -1838,139 +1836,137 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>11592</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>молодший редактор, коректор</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>УД 13016305</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t>НД 1393711</t>
         </is>
       </c>
       <c r="K12" s="9" t="n">
         <v>72867</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>44632</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>вихователь з правом навчання англійської мови в дошкільних закладах</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t>ДС 001553</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>44889</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>вихователь дітей дошкільного віку, організатор фізичного виховання в дошкільному закладі</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
           <t>ДС 001547</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D15" s="3"/>
@@ -2006,92 +2002,92 @@
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>44890</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>вчитель початкової школи та англійської мови початкової школи</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>ДС 001552</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>44891</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>вчитель початкової школи, педагог-організатор</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>ДС 001548</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D18" s="3"/>
@@ -2170,96 +2166,96 @@
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E20" s="8" t="n">
         <v>64360</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>вчитель праці та креслення основної школи, керівник гуртка технічної творчості</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t>ДС 001549</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E21" s="8" t="n">
         <v>44892</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>вчитель праці та креслення основної школи, керівник гуртка технічної творчості</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
           <t>ДС 001549</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
@@ -2346,92 +2342,92 @@
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E24" s="8" t="n">
         <v>49971</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t>ДС 001551</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>44888</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>молодший редактор, коректор</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
           <t>ДС 001550</t>
         </is>
       </c>
       <c r="I25" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D26" s="3"/>
@@ -2467,305 +2463,305 @@
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
         <v>74231</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>вихователь з правом навчання англійської мови в дошкільних закладах</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
           <t>ДС 005319</t>
         </is>
       </c>
       <c r="I27" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
         <v>74431</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>вихователь дітей дошкільного віку, організатор фізичного виховання в дошкільному закладі</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t>ДС 005320</t>
         </is>
       </c>
       <c r="I28" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
         <v>74432</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>вчитель початкової школи та англійської мови початкової школи</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
           <t>ДС 005322</t>
         </is>
       </c>
       <c r="I29" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
         <v>74433</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>вчитель початкової школи, педагог-організатор</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
           <t>ДС 005323</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E31" s="8" t="n">
         <v>74443</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>вчитель праці та креслення основної школи, керівник гуртка технічної творчості</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
           <t>ДС 005324</t>
         </is>
       </c>
       <c r="I31" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E32" s="8" t="n">
         <v>74452</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
           <t>ДС 005325</t>
         </is>
       </c>
       <c r="I32" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="8" t="n">
         <v>74458</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>молодший редактор, коректор</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
           <t>ДС 005321</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K33"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -2865,88 +2861,88 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -3005,228 +3001,228 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E10" s="8" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>