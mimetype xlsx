--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -572,56 +572,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>25</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КД 13016105</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>20</v>
@@ -1512,56 +1510,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>12233</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Організація виробництва</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КД 13016105</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>24570</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
@@ -1781,96 +1777,94 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>50276</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Виробництво тугоплавких неметалевих і силікатних матеріалів і виробів</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>КД 13015341</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>42670</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Організація виробництва</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t>ДО 000285</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D11" s="3"/>
@@ -1906,51 +1900,51 @@
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>47289</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт обладнання підприємств хімічної та нафтогазопереробної промисловості</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t>ДО 000286</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
@@ -2025,51 +2019,51 @@
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>42668</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Переробка нафти і газу</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t>ДО 000287</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
@@ -2105,51 +2099,51 @@
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>64780</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Переробка нафти і газу</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>ДО 000287</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
@@ -2185,92 +2179,92 @@
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>66372</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Організація виробництва</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
           <t>ДО 004902</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>66383</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Переробка нафти і газу</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t>ДО 004903</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
@@ -2349,51 +2343,51 @@
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E23" s="8" t="n">
         <v>74843</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт обладнання підприємств хімічної та нафтогазопереробної промисловості</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t>ДО 004904</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K23"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -2460,51 +2454,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
@@ -2563,51 +2557,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>