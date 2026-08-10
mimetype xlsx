--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -568,102 +568,98 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>120</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КК 19015225</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>120</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КК 19015226</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
@@ -1616,97 +1612,93 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>16647</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КК 19015225</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>31370</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КК 19015226</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
         <v>13507</v>
       </c>
@@ -1862,97 +1854,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>44775</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>КО 000618</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>44777</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>КО 000617</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
@@ -2118,97 +2106,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>86292</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>КО 006514</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>86641</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>КО 006515</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
@@ -2572,228 +2556,228 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E10" s="8" t="n">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>