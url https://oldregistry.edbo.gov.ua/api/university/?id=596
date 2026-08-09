--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -617,148 +617,142 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>55</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КД 04015820</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>175</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КД 04015819</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>135</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КД 04015818</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>75</v>
@@ -2166,138 +2160,132 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>10600</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КД 04015820</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>12751</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Товарознавство та комерційна діяльність</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КД 04015819</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>13310</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Виробництво харчової продукції</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КД 04015818</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>11638</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Ресторанне обслуговування</t>
         </is>
@@ -2361,56 +2349,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>42588</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t>ДО 001629</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
@@ -2443,261 +2429,249 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>42585</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Товарознавство та комерційна діяльність</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>ДО 001630</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>58317</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Товарознавство та комерційна діяльність</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>ДО 003722</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>42584</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Виробництво харчової продукції</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДО 001628</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>42586</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Готельне обслуговування</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДО 001627</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>42587</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Ресторанне обслуговування</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДО 001631</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>66430</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДО 005061</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
@@ -2808,179 +2782,171 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>66487</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Товарознавство та комерційна діяльність</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДО 005064</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>66488</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Виробництво харчової продукції</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДО 005065</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>66491</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Ресторанне обслуговування</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>ДО 001631</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>66493</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Готельне обслуговування</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДО 005062</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
@@ -3178,216 +3144,216 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>