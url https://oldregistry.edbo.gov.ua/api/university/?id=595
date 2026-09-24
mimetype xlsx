--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -390,51 +390,51 @@
         <is>
           <t>вул. Федора Караманиць, 37Г</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>+38(098)-101-54-17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>gemk_knu@i.ua</t>
+          <t>gemfk@kgemt.org.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.kgemt.org.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
@@ -3726,253 +3726,253 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
-        <v>53</v>
+        <v>159</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -3994,117 +3994,117 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -4126,84 +4126,84 @@
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>