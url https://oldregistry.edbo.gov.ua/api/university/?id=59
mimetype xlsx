--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1665,54 +1665,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>50183</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I9" s="9"/>
+          <t>- 22470</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
@@ -1827,54 +1829,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>23325</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I13" s="9"/>
+          <t>- 22480</t>
+        </is>
+      </c>
+      <c r="I13" s="9" t="n">
+        <v>46561</v>
+      </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
@@ -2485,93 +2489,97 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>69169</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I29" s="9"/>
+          <t>- 22764</t>
+        </is>
+      </c>
+      <c r="I29" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>69185</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I30" s="9"/>
+          <t>- 22765</t>
+        </is>
+      </c>
+      <c r="I30" s="9" t="n">
+        <v>46561</v>
+      </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
@@ -2905,56 +2913,54 @@
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
         <v>42196</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології)</t>
         </is>
       </c>
       <c r="G39" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I39" s="9"/>
       <c r="J39" s="7" t="inlineStr">
         <is>
-          <t>УД 15016352</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>1218</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
@@ -4992,81 +4998,81 @@
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>84</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
@@ -5289,51 +5295,51 @@
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>73</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
@@ -5389,84 +5395,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
@@ -5488,219 +5494,219 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>237</v>
+        <v>188</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>225</v>
+        <v>172</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
@@ -5719,351 +5725,351 @@
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>392</v>
+        <v>304</v>
       </c>
       <c r="F31" s="6" t="n">
-        <v>119</v>
+        <v>84</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>303</v>
+        <v>218</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>105</v>
+        <v>79</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>15</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F37" s="6" t="n">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
@@ -6680,51 +6686,51 @@
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
@@ -6878,51 +6884,51 @@
       <c r="H62" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
@@ -6944,51 +6950,51 @@
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I65"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>